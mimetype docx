--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Viguié </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8994-2648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180000934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research scientist at CIRED</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Webpage: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.centre-cired.fr/spip.php?article842&amp;lang=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and welfare gains via urban transport policy portfolios across 120 cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Liotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Creutzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (9), pp.1067-1076. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-023-01138-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445981v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gridded dataset on densities, real estate prices, transport, and land use inside 192 worldwide urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Liotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.108962. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.108962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change in cities of Mediterranean Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Pietrapertosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Olazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Fokaides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140, pp.104452. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cities.2023.104452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of urban climate adaptation plans over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Reckien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Buzasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Olazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki-Artemis Spyridaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Eckersley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Urban Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.13. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42949-023-00085-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les villes continuent-elles à s’étendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Liotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 28 (1), pp.178-188. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.028.0178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood Protection and Land Value Creation – Not all Resilience Investments Are Created Equal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bramka Arga Jafino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Disasters and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.417-449. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41885-022-00117-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture effect on radial stem and shoot growth differs and varies with temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toïgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Martin-Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 488, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes et le climat : Bâtiments et urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 352 (4-5), pp.363-372. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are soil sealing indicators sufficient to guide urban planning? Insights from an ecosystem services assessment in the Paris metropolitan area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (10), pp.104019. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ac24d0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair weather forecasting? The shortcomings of big data for sustainable development, a case study from Hubballi‐Dharwad , India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Sudmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Oates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Datey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (6), pp.1237-1248. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sd.2221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will climate mitigation ambitions lead to carbon neutrality? An analysis of the local-level plans of 327 cities in the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Reckien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Pietrapertosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Eckersley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki-Artemis Spyridaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135, pp.110253. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2020.110253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When adaptation increases energy demand: A systematic map of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Colombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James D. Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), pp.033004. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/abc044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate mitigation in the Mediterranean Europe: An assessment of regional and city-level plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Olazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Fokaides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 295, pp.113146. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.113146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematizing and upscaling urban climate change mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Creutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuemei Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhika Khosla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiki Yamagata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (10), pp.100202. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/abb0b2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early adaptation to heat waves and future reduction of air-conditioning energy use in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (7), pp.075006. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ab6a24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of mitigation and adaptation in urban climate change action plans in Europe: A systematic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grafakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Viero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reckien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Trigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.109623. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.109623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early adaptation to heat waves and future reduction of air-conditioning energy use in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (7), pp.075006. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ab6a24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities: The core of climate change mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifu Mi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dabo Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingru Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 207 (9), pp.582-589. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraising the environmental benefits of ride-sharing: The Paris region case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 177, pp.888-898. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.12.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of watering practices in large-scale urban planning strategies to face the heat-wave risk in future climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.287-308. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling spatialised models to evaluate the effects of urban densification on air quality in the Paris metropolitan area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Elessa Etuman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Spatial, Temporal and Multimedia Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), pp.514 - 532. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSTMIS.2017.089835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ridesharing impacts using an integrated transport land-use model: a case study for the Paris region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.824 - 831. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2017.12.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand-side mitigation options of the agricultural sector: potential, barriers and ways forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining narratives and modelling approaches to simulate fine scale and long-term urban growth scenarios for climate adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalement urbain et géoprospective : apports et limites des modèles de spatialisation. Application aux modèles SLEUTH, LCM et NEDUM-2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Doukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, juin., </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts, adaptation et vulnérabilité des systèmes naturels et humains en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salas y Melia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gattuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (88), pp.83-96. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling long term socio-economic scenarios at city scale: A case study on Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.305-324. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2013.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’effet d’une taxe sur la construction : le Versement pour Sous-Densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.341. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.128.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture and adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et prospective avec le projet Muscade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'IAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs and synergies in urban climate policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (5), pp.334-337. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NCLIMATE1434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Grand Paris : &amp;quot; Répondre aux enjeux climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.42,43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillatory fracture path in thin elastic sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Audoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Villiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 331, pp.811-816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager des financements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Villes et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer les besoins, prévoir les coûts de l’action comme de l’inaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche du CSTB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Climate Resilient Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th LCS-RNet conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesizing evidence for effective and equitable climate solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesizing evidence for effective and equitable climate solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l’association française des économistes de l’environnement et des ressources naturelles (FAERE): Villes et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing urban transportation emissions: which policy for which city?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Liotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Conférence Annuelle de la FAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global indirect impacts of extreme flood events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la Convention Services Climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la Convention Services Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques face au changement climatique : inégalités d'exposition et adaptation en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Les TroPikantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Monocentric Urban Economic Model still Empirically Relevant ? Assessing Urban Econometric Predictions in 192 Cities of all Five Continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Liotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th North American Meeting of the Urban Economics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating transit-induced changes in social composition of neighborhoods an application to the Grand Paris Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pfeiffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Webconference on Mobility Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Economie du Climat, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des dispositifs de gestion des îlots de chaleur urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can land value capture finance a large public transport project in Paris? A prospective analysis using a Land-Use Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual School and Conference of the International Transportation Economics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate Change : a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure urbaine sur la consommation énergétique et la qualité de l’air : une approche par modélisation intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Colloque de l’Association de Science Régionale de Langue Française (ASRDLF) : Métropolisation, cohésion et performances : quels futurs pour nos territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cité Descartes, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée de l'impact de la forme urbaine sur la qualité de l'air : information spatiale, cartographie et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique et Cartographie, Une Vision Prospective des Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating adaptation to climate change in the French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Enometrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vineyard Data Quantification Society (VDQS). Paris, INT., Jun 2014, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème journée technique du Centre Interprofessionnel du Vin de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When taxing construction leads to more construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NARSC conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde &amp;quot;Energy and Networks; &amp;quot;Light City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5PLUS City Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Cities to Climate change: a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC8 (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban vulnerability to future heat waves and adaptation strategies : adaptation strategies in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Futures Conference Emerging interdisciplinary challenges for understanding, planning and creating the cities of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban scenarios to inform climate policies: a case study on Paris urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenberg Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet under pressure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter nos villes aux enjeux climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Institut Coriolis pour l'Environnement de l'École Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des mesures d'adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques climatiques : l'argent public est-il efficace ? Cycle de conférences "Croissance et changement climatique" organisé par le ministère du développement durable, des transports et de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions du projet VURCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser la ville face au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Quantification of Trade-Offs and Synergies in Urban Climate Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet under pressure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria decision making in urban adaptation policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Adaptation Decision Support Methods and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Modeling to Inform Climate Policies: A Case-Study on Paris Urban Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Bank, Transport Sector BBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation de l'étalement urbain et modération des loyers en Ile de France? Une analyse prospective du Versement pour Sous Densité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude: Ville et logement - OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des impacts de la forme de la croissance urbaine sur la qualité de l'air, Une chaine de modélisation spatiale pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie et développement urbain durable : émissions urbaines. Inventaires et politiques publiques & transport et usage du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.156, 2011, Coll. Développement durable, 978-2-9112256-44-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification spatiale, consommation d’énergie, émissions de polluants et qualité de l’air en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Elessa Etuman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallez Caroline, Coutard Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une Île-de-France post-carbone ? Freins et leviers d’une transition énergétique régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Oeil d'Or</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-179, 2023, Cités et Pratiques, 978-2-490437-23-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires français face au défi climatique: atténuation et adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l'égalité des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.254-272, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-commuting and housing prices in a polycentric modeling of cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs and Synergies in Urban Climate Policies: A Case Study in the Paris Urban Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When climate impact costs do not add up: do local policy assessments align with global macroeconomic insights? A case study of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delahais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the evaluation of indirect costs of natural disasters: example of the ARIO model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delahais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buses, Houses or Cash? Socio-Economic, Spatial and Environmental Consequences of Reforming Public Transport Subsidies in Buenos Aires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shomik Raj Mehndiratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Infrastructure Investment and Rent-Capture Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et transition énergétique en région Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe régional d'expertise sur le changement climatique et la transition écologique en Île-de-France (GREC Francilien). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des services écosystémiques dans les décisions d’aménagement urbain. Méthodologie et retour d'expérience du projet IDEFESE mené en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Evaluation française des écosystèmes et des services écosystémiques. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires urbains durables et adaptation aux changements climatiques. Revue Bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Arnaud Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hermelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] GRET; CIRED; IAURIF. 2014, http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers15-09/010063879.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MUSCADE, Modélisation Urbaine et Stratégies d’adaptation au Changement Climatique pour Anticiper la Demande et la production Énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ACCLIMAT - Adaptation au Changement CLIMatique de l’Agglomération Toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] STAE Toulouse. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy instruments for mitigating urban transport-related GHG in developing countries : an application in Chinese cities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00802932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban dynamics modelling : application to economics assessment of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Université Paris-Est, 2012. English. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PEST1049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-01058629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la densité de population en Île de France par le modèle NEDUM – 2D. Images réalisées par Vincent Viguié, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01235402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau moyen des loyers par m² en Ile de France par le modèle NEDUM – 2D. Image réalisée par Vincent Viguié, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01235405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille moyenne des logements en Île de France par le modèle NEDUM – 2D. Image réalisée par Vincent Viguié, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01235404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Viguié </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8994-2648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180000934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research scientist at CIRED</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Webpage: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.centre-cired.fr/spip.php?article842&amp;lang=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and welfare gains via urban transport policy portfolios across 120 cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Liotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Creutzig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (9), pp.1067-1076. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41893-023-01138-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445981v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gridded dataset on densities, real estate prices, transport, and land use inside 192 worldwide urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Liotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.108962. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.108962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change in cities of Mediterranean Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Pietrapertosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Olazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Fokaides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140, pp.104452. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cities.2023.104452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of urban climate adaptation plans over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Reckien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Buzasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Olazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki-Artemis Spyridaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Eckersley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Urban Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.13. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42949-023-00085-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les villes continuent-elles à s’étendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Liotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 28 (1), pp.178-188. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.028.0178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood Protection and Land Value Creation – Not all Resilience Investments Are Created Equal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bramka Arga Jafino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Disasters and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.417-449. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41885-022-00117-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes et le climat : Bâtiments et urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 352 (4-5), pp.363-372. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture effect on radial stem and shoot growth differs and varies with temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toïgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Martin-Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 488, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are soil sealing indicators sufficient to guide urban planning? Insights from an ecosystem services assessment in the Paris metropolitan area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lana Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (10), pp.104019. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ac24d0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fair weather forecasting? The shortcomings of big data for sustainable development, a case study from Hubballi‐Dharwad , India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Sudmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Oates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijit Datey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (6), pp.1237-1248. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sd.2221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will climate mitigation ambitions lead to carbon neutrality? An analysis of the local-level plans of 327 cities in the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Reckien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filomena Pietrapertosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Eckersley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki-Artemis Spyridaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135, pp.110253. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2020.110253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When adaptation increases energy demand: A systematic map of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Colombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James D. Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), pp.033004. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/abc044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate mitigation in the Mediterranean Europe: An assessment of regional and city-level plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Salvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Olazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Fokaides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 295, pp.113146. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.113146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematizing and upscaling urban climate change mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Creutzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuemei Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhika Khosla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiki Yamagata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (10), pp.100202. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/abb0b2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early adaptation to heat waves and future reduction of air-conditioning energy use in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (7), pp.075006. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ab6a24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of mitigation and adaptation in urban climate change action plans in Europe: A systematic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grafakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Viero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reckien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Trigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.109623. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.109623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early adaptation to heat waves and future reduction of air-conditioning energy use in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Beaulant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (7), pp.075006. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ab6a24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities: The core of climate change mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifu Mi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dabo Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingru Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 207 (9), pp.582-589. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraising the environmental benefits of ride-sharing: The Paris region case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 177, pp.888-898. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.12.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of watering practices in large-scale urban planning strategies to face the heat-wave risk in future climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.287-308. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling spatialised models to evaluate the effects of urban densification on air quality in the Paris metropolitan area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Elessa Etuman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Spatial, Temporal and Multimedia Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (2), pp.514 - 532. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSTMIS.2017.089835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ridesharing impacts using an integrated transport land-use model: a case study for the Paris region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27, pp.824 - 831. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2017.12.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand-side mitigation options of the agricultural sector: potential, barriers and ways forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Coat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining narratives and modelling approaches to simulate fine scale and long-term urban growth scenarios for climate adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalement urbain et géoprospective : apports et limites des modèles de spatialisation. Application aux modèles SLEUTH, LCM et NEDUM-2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Doukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, juin., </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.27668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts, adaptation et vulnérabilité des systèmes naturels et humains en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Salas y Melia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gattuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (88), pp.83-96. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling long term socio-economic scenarios at city scale: A case study on Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.305-324. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2013.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’effet d’une taxe sur la construction : le Versement pour Sous-Densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.341. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.128.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture and adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et prospective avec le projet Muscade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'IAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs and synergies in urban climate policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (5), pp.334-337. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NCLIMATE1434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Grand Paris : &amp;quot; Répondre aux enjeux climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.42,43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillatory fracture path in thin elastic sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Audoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon de Villiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 331, pp.811-816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager des financements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Villes et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer les besoins, prévoir les coûts de l’action comme de l’inaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche du CSTB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Climate Resilient Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th LCS-RNet conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesizing evidence for effective and equitable climate solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesizing evidence for effective and equitable climate solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l’association française des économistes de l’environnement et des ressources naturelles (FAERE): Villes et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing urban transportation emissions: which policy for which city?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Liotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Conférence Annuelle de la FAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global indirect impacts of extreme flood events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la Convention Services Climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la Convention Services Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques face au changement climatique : inégalités d'exposition et adaptation en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Les TroPikantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Monocentric Urban Economic Model still Empirically Relevant ? Assessing Urban Econometric Predictions in 192 Cities of all Five Continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Liotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th North American Meeting of the Urban Economics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03535130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des dispositifs de gestion des îlots de chaleur urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating transit-induced changes in social composition of neighborhoods an application to the Grand Paris Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pfeiffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Webconference on Mobility Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Economie du Climat, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can land value capture finance a large public transport project in Paris? A prospective analysis using a Land-Use Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual School and Conference of the International Transportation Economics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate Change : a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure urbaine sur la consommation énergétique et la qualité de l’air : une approche par modélisation intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Colloque de l’Association de Science Régionale de Langue Française (ASRDLF) : Métropolisation, cohésion et performances : quels futurs pour nos territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cité Descartes, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating adaptation to climate change in the French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Enometrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vineyard Data Quantification Society (VDQS). Paris, INT., Jun 2014, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée de l'impact de la forme urbaine sur la qualité de l'air : information spatiale, cartographie et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique et Cartographie, Une Vision Prospective des Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème journée technique du Centre Interprofessionnel du Vin de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When taxing construction leads to more construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NARSC conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde &amp;quot;Energy and Networks; &amp;quot;Light City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5PLUS City Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Cities to Climate change: a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC8 (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban vulnerability to future heat waves and adaptation strategies : adaptation strategies in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Futures Conference Emerging interdisciplinary challenges for understanding, planning and creating the cities of tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban scenarios to inform climate policies: a case study on Paris urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenberg Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet under pressure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter nos villes aux enjeux climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'Institut Coriolis pour l'Environnement de l'École Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions du projet VURCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser la ville face au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des mesures d'adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques climatiques : l'argent public est-il efficace ? Cycle de conférences "Croissance et changement climatique" organisé par le ministère du développement durable, des transports et de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Quantification of Trade-Offs and Synergies in Urban Climate Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planet under pressure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria decision making in urban adaptation policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Adaptation Decision Support Methods and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Modeling to Inform Climate Policies: A Case-Study on Paris Urban Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Bank, Transport Sector BBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation de l'étalement urbain et modération des loyers en Ile de France? Une analyse prospective du Versement pour Sous Densité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude: Ville et logement - OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des impacts de la forme de la croissance urbaine sur la qualité de l'air, Une chaine de modélisation spatiale pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie et développement urbain durable : émissions urbaines. Inventaires et politiques publiques & transport et usage du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Raux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Cochran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.156, 2011, Coll. Développement durable, 978-2-9112256-44-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification spatiale, consommation d’énergie, émissions de polluants et qualité de l’air en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Elessa Etuman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallez Caroline, Coutard Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une Île-de-France post-carbone ? Freins et leviers d’une transition énergétique régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Oeil d'Or</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-179, 2023, Cités et Pratiques, 978-2-490437-23-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires français face au défi climatique: atténuation et adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l'égalité des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.254-272, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-commuting and housing prices in a polycentric modeling of cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs and Synergies in Urban Climate Policies: A Case Study in the Paris Urban Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When climate impact costs do not add up: do local policy assessments align with global macroeconomic insights? A case study of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delahais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the evaluation of indirect costs of natural disasters: example of the ARIO model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delahais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buses, Houses or Cash? Socio-Economic, Spatial and Environmental Consequences of Reforming Public Transport Subsidies in Buenos Aires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shomik Raj Mehndiratta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Infrastructure Investment and Rent-Capture Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hallegatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et transition énergétique en région Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe régional d'expertise sur le changement climatique et la transition écologique en Île-de-France (GREC Francilien). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des services écosystémiques dans les décisions d’aménagement urbain. Méthodologie et retour d'expérience du projet IDEFESE mené en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Evaluation française des écosystèmes et des services écosystémiques. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires urbains durables et adaptation aux changements climatiques. Revue Bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Arnaud Barthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Hermelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huybrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] GRET; CIRED; IAURIF. 2014, http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers15-09/010063879.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MUSCADE, Modélisation Urbaine et Stratégies d’adaptation au Changement Climatique pour Anticiper la Demande et la production Énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ACCLIMAT - Adaptation au Changement CLIMatique de l’Agglomération Toulousaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Houet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] STAE Toulouse. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy instruments for mitigating urban transport-related GHG in developing countries : an application in Chinese cities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00802932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban dynamics modelling : application to economics assessment of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economics and Finance. Université Paris-Est, 2012. English. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PEST1049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-01058629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau moyen des loyers par m² en Ile de France par le modèle NEDUM – 2D. Image réalisée par Vincent Viguié, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01235405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la densité de population en Île de France par le modèle NEDUM – 2D. Images réalisées par Vincent Viguié, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01235402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taille moyenne des logements en Île de France par le modèle NEDUM – 2D. Image réalisée par Vincent Viguié, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01235404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BF812E4"/>
+    <w:nsid w:val="E2805429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-viguie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8994-2648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180000934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-cired.fr/spip.php?article842&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445981v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Liotta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigui&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Creutzig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-023-01138-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lepetit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108962" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04501694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Pietrapertosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Olazabal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Salvia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Fokaides" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2023.104452" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086714v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Reckien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Buzasi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki-Artemis Spyridaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eckersley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42949-023-00085-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.028.0178" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04501677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Avner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bramka Arga Jafino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hallegatte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41885-022-00117-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude To&#239;go" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ledoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Coste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04501699v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.19" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hamel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac24d0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04501697v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sudmant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Oates" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Datey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.2221" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110253" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286864v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vigui&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Juhel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ben-Ari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Colombert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D. Ford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abc044" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113146" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04501682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Bai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhika Khosla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamagata" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abb0b2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04501701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hallegatte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Beaulant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Marchadier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab6a24" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04501685v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grafakos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reckien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Trigg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109623" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04501691v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifu Mi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabo Guan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingru Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.10.034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695082v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Yin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.186" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695085v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.11.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prud'Homme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Elessa Etuman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTMIS.2017.089835" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695081v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.083" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695089v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695084v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchadier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bretagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8PWTG46-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Doukari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27668" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01135986v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56364" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136217v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rozenberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2013.12.028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.128.0341" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE1434" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803392v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Villiers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442540v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442544v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442543v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450915v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534534v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535167v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535130v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216746v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pfeiffer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252808v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adolphe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.03.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110344v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506208v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803400v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00913170v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158516v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bueno" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803398v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802752v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenberg Julie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803383v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803378v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803382v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802739v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803396v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803334v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110347v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748624v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aw" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cochran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04493746v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com/product-page/vers-une-%C3%AEle-de-france-post-carbone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803404v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585974v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803393v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136840v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delahais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196749v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695083v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shomik Raj Mehndiratta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136199v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03410398v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799324v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barrau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Barthel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clerc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hermelin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huybrechts" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161226v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161189v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802932v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01058629v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1049" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01235402v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01235405v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01235404v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-viguie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8994-2648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180000934" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-cired.fr/spip.php?article842&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445981v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Liotta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigui&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Creutzig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-023-01138-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lepetit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108962" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04501694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Pietrapertosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Olazabal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Simoes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Salvia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Fokaides" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2023.104452" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086714v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Reckien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Buzasi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki-Artemis Spyridaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eckersley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42949-023-00085-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.028.0178" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04501677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Avner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bramka Arga Jafino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hallegatte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41885-022-00117-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04501699v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude To&#239;go" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ledoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Coste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hamel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac24d0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04501697v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sudmant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Oates" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Datey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.2221" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110253" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286864v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vigui&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Juhel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ben-Ari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Colombert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D. Ford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abc044" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113146" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04501682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Bai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhika Khosla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamagata" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abb0b2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04501701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hallegatte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Beaulant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Marchadier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab6a24" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04501685v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grafakos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reckien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Trigg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109623" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04501691v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifu Mi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabo Guan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingru Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.10.034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695082v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Yin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.186" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695085v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemonsu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.11.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prud'Homme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Elessa Etuman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTMIS.2017.089835" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695081v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.083" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695089v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695084v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchadier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bretagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8PWTG46-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425097v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Doukari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27668" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01135986v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56364" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136217v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rozenberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2013.12.028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.128.0341" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155927v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE1434" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803392v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Reis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Audoly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Villiers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442540v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442544v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442543v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450915v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534534v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535167v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535130v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216746v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pfeiffer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252808v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adolphe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.03.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110344v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803400v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00913170v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158516v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bueno" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803398v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802752v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenberg Julie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803383v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803382v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802739v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803396v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00803334v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110347v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748624v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duplessis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aw" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cochran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04493746v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com/product-page/vers-une-%C3%AEle-de-france-post-carbone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803404v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585974v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803393v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136840v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delahais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196749v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695083v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shomik Raj Mehndiratta" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136199v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03410398v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799324v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barrau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Barthel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clerc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hermelin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huybrechts" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161226v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161189v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802932v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01058629v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1049" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01235405v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01235402v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01235404v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>