--- v0 (2026-03-04)
+++ v1 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vivès Vincent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rousseau. Les Consolations des misères de ma vie ou Recueil d'airs, romances et dos suivi de Canzoni da batello &amp; Raccolta di Canzoni Veneziane et Toscane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Berchtold, François Jacob, Christophe Martin, Yannick Déité. Classiques Garnier, Tome XIX C, 2025, 978-2-406-17104-1 (libre broché) et 978-2-406-1705-8 (livre relié)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimbaud. Ethique du temps de l'immaturité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Septentrion, 2024, Littératures, Florence Klein, Karl Zieger, 978-2-7574-4215-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château de Bosmelet. Fragments de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ipagine, 2024, 978-2-494663-20-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hennebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Abert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Vivès; Jérôme Hennebert. Presses universitaires de Valenciennes, 2022, 978-2-36424-091-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Musique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buchet-Chastel, 2011, 978-2-283-02479-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LECTURES : FICTION & IMAGINAIRE Hommages à Joëlle Gleize hors série de la revue Insignis coordonné par Christine Marcandier & Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Marcandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leconte de Lisle, Poèmes antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 978-2-8124-0304-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes d'Yves Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2010, 9782070396498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ironies entre dualité et duplicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gardes Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Marcandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUP, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle du jeu (Verlaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Cavallin; Vincent Vivès. Edizioni Fiorini, 2007, 978-88-87082-64-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vox humana. Poésie - musique - individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2006, 9782853996457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Beauté et sa part maudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2005, 9782853995948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et poétique de la mélodie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 2000, 2-271-05805-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans titre&amp;quot;, propositions pour Jean-Marie Gleize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Benini; Laure Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gleize, littéralement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Questions théoriques, pp.268-282, 2024, 978 2 917131 57 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollôn&amp;quot; et &amp;quot;Khirôn&amp;quot; : usages du plurilinguisme chez Leconte de Lisle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanie Schwerter; Marc Lacheny; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cultures en contact. Réflexions linguistiques et traductologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.249-262, 2022, 978-3-631-83076-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauvais sang de la métaphore (encore des chemins qui ne mènent nulle part vers dehors la poésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Dournel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mais que reste-t-il de nos métaphores? La métaphore à l'épreuve de la littérature contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, 2022, 979-10-320-0376-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui se passe dans la forêt : l'expérience acéphale de Georges Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delcourte; Marc Gallochet; Fabrice Guizard; Emmanuelle Santinelli-Foltz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Territoires et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, 2021, 978-2-36424-074-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je réservais la traduction&amp;quot;: Rimbaud en réserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanie Schwerter; Marca Lacheny; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Errances, discordances, divergences? Approches interdisciplinaires de l'erreur culturelle en traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.261-274, 2019, 978-3-631-75895-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche et Barthes, corps adjacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José-Luis Diaz; Mathilde Labbé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XIXes siècles de Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions nouvelles, 2019, Réflexions faites, 9782874497049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités (contre la vie) mutilées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Geneviève Grossel; Ludovic Nys; Jean-Pierre Martin; François Suard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uns clerc ait dit que chanson en ferait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, 2019, 978-2-36424-065-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lyre et l'aulos. Poésie et musique par-delà le principe d'individuation chez Nietzsche - Dionysos - le Crucifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Circonstance lyrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2012, 9789052017594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fois passée la fièvre romantique, Georges Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques antiromantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.187-200, 2012, 978-2-8124-0498-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence, blanc, interstice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Gaspard de la Nuit de Louis ("Aloysius") Bertrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2010, 9782753512191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage insurrectionnel des intensités. Remarques sur &amp;quot;Une Saison en enfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures des Poésies et d’Une saison en enfer de Rimbaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2009, 9782753509115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voix d'Apollinaire : le miracle de l'obus, du phonographe et du piano dans la prosodie poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Ramaut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francis Poulenc et la voix, textes et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symétrie; Publications de l'université de Saint-Etienne, pp.75-92, 2002, 978-2-914373-02-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chanson ou la tentation de l'Esprit nouveau dans le néo-classicisme musical français de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Hirschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Frontières improbables de la chanson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2001, 978-2-905725-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique vocale et culture française : les affinités électives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georgie Durosoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parler, dire, chanter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris-Sorbonne, pp.49-60, 2000, Musique/Ecritures - série études, 2-84050-176-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une vocation l'autre (Albiac et la musique contemporaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cavallaro. L'Amour en ruine. Autour d'un poème de La Grande Gaité d'Aragonais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cavallaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (N° 2), pp.313-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mélodie française, ou l'élégie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.138-148. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.196.0138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beethoven sopra Hegel. La philosophie de la musique de Theodor W. Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Fictions biographiques dans la littérature, les romans graphiques et le cinéma des années 1990 à aujourd'hui, 70, pp.165-176. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/germanica.18415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peaux vives. Reproduction d’une disparition. Remarques autour d’un essai poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Textes à vif. Tatouages, transferts, performances., 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03888853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes de l'impatience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'impatience, 82 (2), pp.437-449. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfp.822.0437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’absolu musical ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orphée dissipé. Poésie et musique aux XXe et XXIe siècles, 329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je brûle, dit-elle (états limites de la mélodie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euterpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie mouvementée (note sur l'hétérodoxie bataillienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libres cahiers pour la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Partir, revenir, Automne 2012 (N°26)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et démesure de l'affect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libres cahiers pour la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'Angoisse, Printemps 2010 (N° 21)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarchipel (la poésie chez Georges Bataille)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libres cahiers pour la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, L'enfance du féminin (N°8), pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrique du désir, maîtrise du plaisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libres cahiers pour la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Le plaisir (n°5), pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt regards sur l'enfant déçu : les thèmes de l'enfance dans la poétique du Néoclassicisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du RITM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Léon-Paul Fargue Poète et Chroniqueur (Hors série n° 5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristes musiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libres cahiers pour la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Singulière mélancolie (N°3), pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieder de Schubert à la lumière et l'ombre de la philosophie romantique allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11/12, pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison et déraison de la voix à l'âge classique. Le chant entre centre et absence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato Rigore : Les Musiciens au temps de Louis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8/9, pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas Emma, ou l'enfance de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transferts dans la psychanalyse. Rencontre avec Catherine Chabert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Neau; Aline Cohen de Lara; Estelle Louët; Catherine Matha; Benoît Verdon; Vincent Vivès, 2021, Château de Bosmelet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partition déchirée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La double séance : la musique sur la scène théâtrale et littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Florence, Italie. p. 225 -238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équivoque pneumatologique (autour de Christian Prigent)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et interface : opérations, compositions, mises en scène, plasticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bénédicte Gorrillot; Jacques Marcelo de Moraes, 2015, Rio de janeiro, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hérodiade de Mallarmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parodie dramatique du XVIe siècle à nos jours : théories, procédés, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est toi qui l’a nommé&amp;quot; : retour du scandale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parodie dramatique du XV siècle à nos jours : théories, procédés, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impossible mot propre chez Bataille et Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mot propre et la périphrase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Christophe Cavallin; Jean-Damien Mazaré, May 2012, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chorégraphie néante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watteau au confluent des arts, esthétique de la grâce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valentine Toutain-Quittelier; Chris Rauseo, Apr 2009, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Gautier : la traversée des apparences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Requemora-Gros; Loïc P. Guyon, 2008, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche : inventaire des rythmes et intensités. Le cas de la préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préfaces et comptes rendu dans les sciences sociales et humaines. Pour une approche interdisciplinaire des textes et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Licia Taverna; Marge Käsper, 2008, Tallinn university, Estonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redoublement et inversion de l'ironie romantique : Zarathoustra et Maldoror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ironies entre dualité et duplicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joëlle Gardes-Tamine; Christine Marcandier; Vincent Vivès, Nov 2006, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrasant le monde par le tonnerre de ma voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art de la parole vive. Paroles chantées et paroles dites à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Hirschi; Elisabeth Pillet; Alain Vaillant, 2003, Montpellier, France. pp.171-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entre-deux. Musique et littérature entre innovation et régression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et musiciens à Paris dans les années trente (1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Danièle Pistone, 1999, Paris Université Sorbonne Paris IV, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extase' et &amp;quot;Tango stupéfiant' par delà l'excès et le défaut littéraire, considérations sur la mélodie et la chanson françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chanson en Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Hirschi, 1996, Université de Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique et poétique du beau bizarre baudelairien. Le pouvoir des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Desmaret-Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hennebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Langue de Baudelaire (sous la direction de Jérôme Hennebert et Vincent Vivès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.173-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cher petit idiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres à Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le silence des mots, de Joëlle Gardes Tamine, &amp;quot;Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Bernhardt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface (aux actes du colloque &amp;quot;Ironies entre dualité et duplicité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ironies entre dualité et duplicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Desbordes-Valmore poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02537199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans(e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Marcandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insignis - Revue d’études littéraires et transdisciplinaires sur le XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vivès Vincent </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésLittérature XIXe -XXe siècles,PoésieUniversité Polytechnique Hauts-de-France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épopée du Néant. Leconte de Lisle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2026, 978-2-406-19170-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallarmé hors le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bord de l'eau, A paraître, 978-2-35687-227-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rousseau. Les Consolations des misères de ma vie ou Recueil d'airs, romances et dos suivi de Canzoni da batello &amp; Raccolta di Canzoni Veneziane et Toscane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Berchtold, François Jacob, Christophe Martin, Yannick Déité. Classiques Garnier, Tome XIX C, 2025, 978-2-406-17104-1 (libre broché) et 978-2-406-1705-8 (livre relié)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimbaud. Ethique du temps de l'immaturité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Septentrion, 2024, Littératures, Florence Klein, Karl Zieger, 978-2-7574-4215-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château de Bosmelet. Fragments de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ipagine, 2024, 978-2-494663-20-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hennebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Abert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Vivès; Jérôme Hennebert. Presses universitaires de Valenciennes, 2022, 978-2-36424-091-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LECTURES : FICTION & IMAGINAIRE Hommages à Joëlle Gleize hors série de la revue Insignis coordonné par Christine Marcandier & Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Marcandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Musique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buchet-Chastel, 2011, 978-2-283-02479-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leconte de Lisle, Poèmes antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 978-2-8124-0304-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes d'Yves Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2010, 9782070396498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ironies entre dualité et duplicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gardes Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Marcandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUP, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle du jeu (Verlaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Cavallin; Vincent Vivès. Edizioni Fiorini, 2007, 978-88-87082-64-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vox humana. Poésie - musique - individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2006, 9782853996457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Beauté et sa part maudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2005, 9782853995948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et poétique de la mélodie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 2000, 2-271-05805-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song and the French Poetic Tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Rumph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Companion to French Art Song</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2026, 9781009083386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exigence du retour (notes sur la forme cyclique dans la musique française de la fin du XIXes.) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Bordas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges pour Jacques-Philippe Saint-Gérand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2025, 978-2-406-17902-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La relation inouïe : musique et mélancolie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solange Carton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélancolie de la parole. Psychanalyse et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, 2025, 9782745364258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le temps des C(e)rises (portrait d’un art mineur) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Douche; Clotilde Verwaerde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La romance en France de l'Ancien Régime à la IIIe République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2025, 978-2-36441-585-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Suivi du Suicide’ : élévation, chute et vide dans la poésie de Vigny »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esther Pinon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures des poésies d’Alfred de Vigny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2024, 9782753598607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans titre&amp;quot;, propositions pour Jean-Marie Gleize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Benini; Laure Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gleize, littéralement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Questions théoriques, pp.268-282, 2024, 978 2 917131 57 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauvais sang de la métaphore (encore des chemins qui ne mènent nulle part vers dehors la poésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Dournel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mais que reste-t-il de nos métaphores? La métaphore à l'épreuve de la littérature contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, 2022, 979-10-320-0376-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollôn&amp;quot; et &amp;quot;Khirôn&amp;quot; : usages du plurilinguisme chez Leconte de Lisle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanie Schwerter; Marc Lacheny; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cultures en contact. Réflexions linguistiques et traductologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.249-262, 2022, 978-3-631-83076-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui se passe dans la forêt : l'expérience acéphale de Georges Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delcourte; Marc Gallochet; Fabrice Guizard; Emmanuelle Santinelli-Foltz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Territoires et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, 2021, 978-2-36424-074-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche et Barthes, corps adjacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José-Luis Diaz; Mathilde Labbé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XIXes siècles de Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions nouvelles, 2019, Réflexions faites, 9782874497049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je réservais la traduction&amp;quot;: Rimbaud en réserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanie Schwerter; Marca Lacheny; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Errances, discordances, divergences? Approches interdisciplinaires de l'erreur culturelle en traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.261-274, 2019, 978-3-631-75895-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités (contre la vie) mutilées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Geneviève Grossel; Ludovic Nys; Jean-Pierre Martin; François Suard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uns clerc ait dit que chanson en ferait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, 2019, 978-2-36424-065-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lyre et l'aulos. Poésie et musique par-delà le principe d'individuation chez Nietzsche - Dionysos - le Crucifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Circonstance lyrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2012, 9789052017594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fois passée la fièvre romantique, Georges Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques antiromantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.187-200, 2012, 978-2-8124-0498-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence, blanc, interstice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Gaspard de la Nuit de Louis ("Aloysius") Bertrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2010, 9782753512191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage insurrectionnel des intensités. Remarques sur &amp;quot;Une Saison en enfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures des Poésies et d’Une saison en enfer de Rimbaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2009, 9782753509115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voix d'Apollinaire : le miracle de l'obus, du phonographe et du piano dans la prosodie poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Ramaut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francis Poulenc et la voix, textes et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symétrie; Publications de l'université de Saint-Etienne, pp.75-92, 2002, 978-2-914373-02-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chanson ou la tentation de l'Esprit nouveau dans le néo-classicisme musical français de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Hirschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Frontières improbables de la chanson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2001, 978-2-905725-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique vocale et culture française : les affinités électives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georgie Durosoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parler, dire, chanter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris-Sorbonne, pp.49-60, 2000, Musique/Ecritures - série études, 2-84050-176-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nerval, chant perdu »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nerval, le suicidé de la société. Lectures d’Artaud »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une vocation l'autre. Albiach dans la musique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1139, pp.135-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une vocation l'autre (Albiac et la musique contemporaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cavallaro. L'Amour en ruine. Autour d'un poème de La Grande Gaité d'Aragonais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cavallaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (N° 2), pp.313-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mélodie française, ou l'élégie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.138-148. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.196.0138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beethoven sopra Hegel. La philosophie de la musique de Theodor W. Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Fictions biographiques dans la littérature, les romans graphiques et le cinéma des années 1990 à aujourd'hui, 70, pp.165-176. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/germanica.18415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peaux vives. Reproduction d’une disparition. Remarques autour d’un essai poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Textes à vif. Tatouages, transferts, performances., 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03888853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes de l'impatience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'impatience, 82 (2), pp.437-449. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfp.822.0437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’absolu musical ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orphée dissipé. Poésie et musique aux XXe et XXIe siècles, 329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je brûle, dit-elle (états limites de la mélodie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euterpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie mouvementée (note sur l'hétérodoxie bataillienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libres cahiers pour la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Partir, revenir, Automne 2012 (N°26)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et démesure de l'affect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libres cahiers pour la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'Angoisse, Printemps 2010 (N° 21)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarchipel (la poésie chez Georges Bataille)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libres cahiers pour la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, L'enfance du féminin (N°8), pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrique du désir, maîtrise du plaisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libres cahiers pour la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Le plaisir (n°5), pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristes musiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libres cahiers pour la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Singulière mélancolie (N°3), pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt regards sur l'enfant déçu : les thèmes de l'enfance dans la poétique du Néoclassicisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du RITM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Léon-Paul Fargue Poète et Chroniqueur (Hors série n° 5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieder de Schubert à la lumière et l'ombre de la philosophie romantique allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11/12, pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison et déraison de la voix à l'âge classique. Le chant entre centre et absence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato Rigore : Les Musiciens au temps de Louis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8/9, pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas Emma, ou l'enfance de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transferts dans la psychanalyse. Rencontre avec Catherine Chabert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Neau; Aline Cohen de Lara; Estelle Louët; Catherine Matha; Benoît Verdon; Vincent Vivès, 2021, Château de Bosmelet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partition déchirée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La double séance : la musique sur la scène théâtrale et littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Florence, Italie. p. 225 -238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équivoque pneumatologique (autour de Christian Prigent)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et interface : opérations, compositions, mises en scène, plasticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bénédicte Gorrillot; Jacques Marcelo de Moraes, 2015, Rio de janeiro, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est toi qui l’a nommé&amp;quot; : retour du scandale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parodie dramatique du XV siècle à nos jours : théories, procédés, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hérodiade de Mallarmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parodie dramatique du XVIe siècle à nos jours : théories, procédés, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impossible mot propre chez Bataille et Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mot propre et la périphrase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Christophe Cavallin; Jean-Damien Mazaré, May 2012, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chorégraphie néante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watteau au confluent des arts, esthétique de la grâce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valentine Toutain-Quittelier; Chris Rauseo, Apr 2009, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Gautier : la traversée des apparences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Requemora-Gros; Loïc P. Guyon, 2008, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche : inventaire des rythmes et intensités. Le cas de la préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préfaces et comptes rendu dans les sciences sociales et humaines. Pour une approche interdisciplinaire des textes et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Licia Taverna; Marge Käsper, 2008, Tallinn university, Estonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redoublement et inversion de l'ironie romantique : Zarathoustra et Maldoror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ironies entre dualité et duplicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joëlle Gardes-Tamine; Christine Marcandier; Vincent Vivès, Nov 2006, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrasant le monde par le tonnerre de ma voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art de la parole vive. Paroles chantées et paroles dites à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Hirschi; Elisabeth Pillet; Alain Vaillant, 2003, Montpellier, France. pp.171-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entre-deux. Musique et littérature entre innovation et régression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et musiciens à Paris dans les années trente (1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Danièle Pistone, 1999, Paris Université Sorbonne Paris IV, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extase' et &amp;quot;Tango stupéfiant' par delà l'excès et le défaut littéraire, considérations sur la mélodie et la chanson françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chanson en Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Hirschi, 1996, Université de Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique et poétique du beau bizarre baudelairien. Le pouvoir des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Desmaret-Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hennebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Langue de Baudelaire (sous la direction de Jérôme Hennebert et Vincent Vivès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.173-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cher petit idiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres à Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le silence des mots, de Joëlle Gardes Tamine, &amp;quot;Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Bernhardt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface (aux actes du colloque &amp;quot;Ironies entre dualité et duplicité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ironies entre dualité et duplicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Desbordes-Valmore poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02537199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans(e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Marcandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insignis - Revue d’études littéraires et transdisciplinaires sur le XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viv&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909864v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909933v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Germain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518125v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hennebert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Abert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine B&#233;douret-Larraburu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Billy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518119v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marcandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518134v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gardes Tamine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522046v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518219v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520540v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524641v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909802v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cavallaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.196.0138" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.18415" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.822.0437" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03236691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03236675v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521695v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521720v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520495v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524527v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524490v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520675v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518260v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524735v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525641v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Desmaret-Bastien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521580v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loubier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viv&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592684v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909897v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909933v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Germain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hennebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Abert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine B&#233;douret-Larraburu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Billy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722192v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marcandier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gardes Tamine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518148v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518116v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520540v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cavallaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.196.0138" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.18415" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.822.0437" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03236691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03236675v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524490v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524451v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220843v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220824v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518260v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520844v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525670v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137762v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Desmaret-Bastien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loubier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>