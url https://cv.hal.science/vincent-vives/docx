--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vivès Vincent </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésLittérature XIXe -XXe siècles,PoésieUniversité Polytechnique Hauts-de-France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épopée du Néant. Leconte de Lisle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2026, 978-2-406-19170-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallarmé hors le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bord de l'eau, A paraître, 978-2-35687-227-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rousseau. Les Consolations des misères de ma vie ou Recueil d'airs, romances et dos suivi de Canzoni da batello &amp; Raccolta di Canzoni Veneziane et Toscane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Berchtold, François Jacob, Christophe Martin, Yannick Déité. Classiques Garnier, Tome XIX C, 2025, 978-2-406-17104-1 (libre broché) et 978-2-406-1705-8 (livre relié)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimbaud. Ethique du temps de l'immaturité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Septentrion, 2024, Littératures, Florence Klein, Karl Zieger, 978-2-7574-4215-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château de Bosmelet. Fragments de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ipagine, 2024, 978-2-494663-20-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hennebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Abert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Vivès; Jérôme Hennebert. Presses universitaires de Valenciennes, 2022, 978-2-36424-091-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LECTURES : FICTION & IMAGINAIRE Hommages à Joëlle Gleize hors série de la revue Insignis coordonné par Christine Marcandier & Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Marcandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Musique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buchet-Chastel, 2011, 978-2-283-02479-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leconte de Lisle, Poèmes antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 978-2-8124-0304-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes d'Yves Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2010, 9782070396498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ironies entre dualité et duplicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gardes Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Marcandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUP, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle du jeu (Verlaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Cavallin; Vincent Vivès. Edizioni Fiorini, 2007, 978-88-87082-64-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vox humana. Poésie - musique - individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2006, 9782853996457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Beauté et sa part maudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2005, 9782853995948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et poétique de la mélodie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 2000, 2-271-05805-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song and the French Poetic Tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Rumph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Companion to French Art Song</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2026, 9781009083386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exigence du retour (notes sur la forme cyclique dans la musique française de la fin du XIXes.) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Bordas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges pour Jacques-Philippe Saint-Gérand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2025, 978-2-406-17902-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La relation inouïe : musique et mélancolie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solange Carton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélancolie de la parole. Psychanalyse et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, 2025, 9782745364258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le temps des C(e)rises (portrait d’un art mineur) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Douche; Clotilde Verwaerde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La romance en France de l'Ancien Régime à la IIIe République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2025, 978-2-36441-585-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Suivi du Suicide’ : élévation, chute et vide dans la poésie de Vigny »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esther Pinon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures des poésies d’Alfred de Vigny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2024, 9782753598607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans titre&amp;quot;, propositions pour Jean-Marie Gleize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Benini; Laure Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gleize, littéralement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Questions théoriques, pp.268-282, 2024, 978 2 917131 57 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauvais sang de la métaphore (encore des chemins qui ne mènent nulle part vers dehors la poésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Dournel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mais que reste-t-il de nos métaphores? La métaphore à l'épreuve de la littérature contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, 2022, 979-10-320-0376-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollôn&amp;quot; et &amp;quot;Khirôn&amp;quot; : usages du plurilinguisme chez Leconte de Lisle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanie Schwerter; Marc Lacheny; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cultures en contact. Réflexions linguistiques et traductologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.249-262, 2022, 978-3-631-83076-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui se passe dans la forêt : l'expérience acéphale de Georges Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delcourte; Marc Gallochet; Fabrice Guizard; Emmanuelle Santinelli-Foltz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Territoires et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, 2021, 978-2-36424-074-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche et Barthes, corps adjacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José-Luis Diaz; Mathilde Labbé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XIXes siècles de Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions nouvelles, 2019, Réflexions faites, 9782874497049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je réservais la traduction&amp;quot;: Rimbaud en réserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanie Schwerter; Marca Lacheny; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Errances, discordances, divergences? Approches interdisciplinaires de l'erreur culturelle en traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.261-274, 2019, 978-3-631-75895-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités (contre la vie) mutilées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Geneviève Grossel; Ludovic Nys; Jean-Pierre Martin; François Suard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uns clerc ait dit que chanson en ferait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, 2019, 978-2-36424-065-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lyre et l'aulos. Poésie et musique par-delà le principe d'individuation chez Nietzsche - Dionysos - le Crucifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Circonstance lyrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2012, 9789052017594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fois passée la fièvre romantique, Georges Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques antiromantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.187-200, 2012, 978-2-8124-0498-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence, blanc, interstice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Gaspard de la Nuit de Louis ("Aloysius") Bertrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2010, 9782753512191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage insurrectionnel des intensités. Remarques sur &amp;quot;Une Saison en enfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures des Poésies et d’Une saison en enfer de Rimbaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2009, 9782753509115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voix d'Apollinaire : le miracle de l'obus, du phonographe et du piano dans la prosodie poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Ramaut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francis Poulenc et la voix, textes et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symétrie; Publications de l'université de Saint-Etienne, pp.75-92, 2002, 978-2-914373-02-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chanson ou la tentation de l'Esprit nouveau dans le néo-classicisme musical français de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Hirschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Frontières improbables de la chanson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2001, 978-2-905725-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique vocale et culture française : les affinités électives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georgie Durosoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parler, dire, chanter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris-Sorbonne, pp.49-60, 2000, Musique/Ecritures - série études, 2-84050-176-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nerval, chant perdu »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nerval, le suicidé de la société. Lectures d’Artaud »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une vocation l'autre. Albiach dans la musique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1139, pp.135-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une vocation l'autre (Albiac et la musique contemporaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cavallaro. L'Amour en ruine. Autour d'un poème de La Grande Gaité d'Aragonais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cavallaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (N° 2), pp.313-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mélodie française, ou l'élégie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.138-148. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.196.0138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beethoven sopra Hegel. La philosophie de la musique de Theodor W. Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Fictions biographiques dans la littérature, les romans graphiques et le cinéma des années 1990 à aujourd'hui, 70, pp.165-176. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/germanica.18415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peaux vives. Reproduction d’une disparition. Remarques autour d’un essai poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Textes à vif. Tatouages, transferts, performances., 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03888853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes de l'impatience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'impatience, 82 (2), pp.437-449. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfp.822.0437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’absolu musical ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orphée dissipé. Poésie et musique aux XXe et XXIe siècles, 329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je brûle, dit-elle (états limites de la mélodie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euterpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie mouvementée (note sur l'hétérodoxie bataillienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libres cahiers pour la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Partir, revenir, Automne 2012 (N°26)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et démesure de l'affect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libres cahiers pour la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'Angoisse, Printemps 2010 (N° 21)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarchipel (la poésie chez Georges Bataille)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libres cahiers pour la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, L'enfance du féminin (N°8), pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrique du désir, maîtrise du plaisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libres cahiers pour la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Le plaisir (n°5), pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristes musiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libres cahiers pour la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Singulière mélancolie (N°3), pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt regards sur l'enfant déçu : les thèmes de l'enfance dans la poétique du Néoclassicisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du RITM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Léon-Paul Fargue Poète et Chroniqueur (Hors série n° 5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieder de Schubert à la lumière et l'ombre de la philosophie romantique allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11/12, pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison et déraison de la voix à l'âge classique. Le chant entre centre et absence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato Rigore : Les Musiciens au temps de Louis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8/9, pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas Emma, ou l'enfance de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transferts dans la psychanalyse. Rencontre avec Catherine Chabert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Neau; Aline Cohen de Lara; Estelle Louët; Catherine Matha; Benoît Verdon; Vincent Vivès, 2021, Château de Bosmelet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partition déchirée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La double séance : la musique sur la scène théâtrale et littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Florence, Italie. p. 225 -238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équivoque pneumatologique (autour de Christian Prigent)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et interface : opérations, compositions, mises en scène, plasticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bénédicte Gorrillot; Jacques Marcelo de Moraes, 2015, Rio de janeiro, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est toi qui l’a nommé&amp;quot; : retour du scandale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parodie dramatique du XV siècle à nos jours : théories, procédés, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hérodiade de Mallarmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parodie dramatique du XVIe siècle à nos jours : théories, procédés, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impossible mot propre chez Bataille et Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mot propre et la périphrase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Christophe Cavallin; Jean-Damien Mazaré, May 2012, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chorégraphie néante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watteau au confluent des arts, esthétique de la grâce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valentine Toutain-Quittelier; Chris Rauseo, Apr 2009, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Gautier : la traversée des apparences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Requemora-Gros; Loïc P. Guyon, 2008, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche : inventaire des rythmes et intensités. Le cas de la préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préfaces et comptes rendu dans les sciences sociales et humaines. Pour une approche interdisciplinaire des textes et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Licia Taverna; Marge Käsper, 2008, Tallinn university, Estonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redoublement et inversion de l'ironie romantique : Zarathoustra et Maldoror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ironies entre dualité et duplicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joëlle Gardes-Tamine; Christine Marcandier; Vincent Vivès, Nov 2006, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrasant le monde par le tonnerre de ma voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art de la parole vive. Paroles chantées et paroles dites à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Hirschi; Elisabeth Pillet; Alain Vaillant, 2003, Montpellier, France. pp.171-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entre-deux. Musique et littérature entre innovation et régression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et musiciens à Paris dans les années trente (1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Danièle Pistone, 1999, Paris Université Sorbonne Paris IV, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extase' et &amp;quot;Tango stupéfiant' par delà l'excès et le défaut littéraire, considérations sur la mélodie et la chanson françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chanson en Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Hirschi, 1996, Université de Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique et poétique du beau bizarre baudelairien. Le pouvoir des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Desmaret-Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hennebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Langue de Baudelaire (sous la direction de Jérôme Hennebert et Vincent Vivès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.173-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cher petit idiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres à Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le silence des mots, de Joëlle Gardes Tamine, &amp;quot;Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Bernhardt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface (aux actes du colloque &amp;quot;Ironies entre dualité et duplicité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ironies entre dualité et duplicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Desbordes-Valmore poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02537199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans(e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Marcandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insignis - Revue d’études littéraires et transdisciplinaires sur le XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vivès Vincent </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésLittérature XIXe -XXe siècles,PoésieUniversité Polytechnique Hauts-de-France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épopée du Néant. Leconte de Lisle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2026, 978-2-406-19170-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallarmé hors le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bord de l'eau, A paraître, 978-2-35687-227-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rousseau. Les Consolations des misères de ma vie ou Recueil d'airs, romances et dos suivi de Canzoni da batello &amp; Raccolta di Canzoni Veneziane et Toscane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Berchtold, François Jacob, Christophe Martin, Yannick Déité. Classiques Garnier, Tome XIX C, 2025, 978-2-406-17104-1 (libre broché) et 978-2-406-1705-8 (livre relié)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimbaud. Ethique du temps de l'immaturité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses du Septentrion, 2024, Littératures, Florence Klein, Karl Zieger, 978-2-7574-4215-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château de Bosmelet. Fragments de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ipagine, 2024, 978-2-494663-20-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hennebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Abert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Vivès; Jérôme Hennebert. Presses universitaires de Valenciennes, 2022, 978-2-36424-091-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Musique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buchet-Chastel, 2011, 978-2-283-02479-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LECTURES : FICTION & IMAGINAIRE Hommages à Joëlle Gleize hors série de la revue Insignis coordonné par Christine Marcandier & Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Marcandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leconte de Lisle, Poèmes antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 978-2-8124-0304-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poèmes d'Yves Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2010, 9782070396498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ironies entre dualité et duplicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Gardes Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Marcandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUP, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle du jeu (Verlaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Cavallin; Vincent Vivès. Edizioni Fiorini, 2007, 978-88-87082-64-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vox humana. Poésie - musique - individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2006, 9782853996457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Beauté et sa part maudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2005, 9782853995948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et poétique de la mélodie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions, 2000, 2-271-05805-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Song and the French Poetic Tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Rumph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Companion to French Art Song</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2026, 9781009083386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exigence du retour (notes sur la forme cyclique dans la musique française de la fin du XIXes.) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Bordas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges pour Jacques-Philippe Saint-Gérand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2025, 978-2-406-17902-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La relation inouïe : musique et mélancolie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solange Carton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélancolie de la parole. Psychanalyse et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, 2025, 9782745364258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le temps des C(e)rises (portrait d’un art mineur) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Douche; Clotilde Verwaerde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La romance en France de l'Ancien Régime à la IIIe République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2025, 978-2-36441-585-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ‘Suivi du Suicide’ : élévation, chute et vide dans la poésie de Vigny »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esther Pinon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures des poésies d’Alfred de Vigny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2024, 9782753598607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans titre&amp;quot;, propositions pour Jean-Marie Gleize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Benini; Laure Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gleize, littéralement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Questions théoriques, pp.268-282, 2024, 978 2 917131 57 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauvais sang de la métaphore (encore des chemins qui ne mènent nulle part vers dehors la poésie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Dournel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mais que reste-t-il de nos métaphores? La métaphore à l'épreuve de la littérature contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, 2022, 979-10-320-0376-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollôn&amp;quot; et &amp;quot;Khirôn&amp;quot; : usages du plurilinguisme chez Leconte de Lisle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanie Schwerter; Marc Lacheny; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cultures en contact. Réflexions linguistiques et traductologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.249-262, 2022, 978-3-631-83076-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui se passe dans la forêt : l'expérience acéphale de Georges Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delcourte; Marc Gallochet; Fabrice Guizard; Emmanuelle Santinelli-Foltz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Territoires et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, 2021, 978-2-36424-074-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche et Barthes, corps adjacents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José-Luis Diaz; Mathilde Labbé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XIXes siècles de Roland Barthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Impressions nouvelles, 2019, Réflexions faites, 9782874497049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je réservais la traduction&amp;quot;: Rimbaud en réserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephanie Schwerter; Marca Lacheny; Nadine Rentel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Errances, discordances, divergences? Approches interdisciplinaires de l'erreur culturelle en traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.261-274, 2019, 978-3-631-75895-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités (contre la vie) mutilées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Geneviève Grossel; Ludovic Nys; Jean-Pierre Martin; François Suard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uns clerc ait dit que chanson en ferait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, 2019, 978-2-36424-065-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lyre et l'aulos. Poésie et musique par-delà le principe d'individuation chez Nietzsche - Dionysos - le Crucifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Circonstance lyrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2012, 9789052017594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fois passée la fièvre romantique, Georges Bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques antiromantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.187-200, 2012, 978-2-8124-0498-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence, blanc, interstice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Gaspard de la Nuit de Louis ("Aloysius") Bertrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2010, 9782753512191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage insurrectionnel des intensités. Remarques sur &amp;quot;Une Saison en enfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures des Poésies et d’Une saison en enfer de Rimbaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2009, 9782753509115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voix d'Apollinaire : le miracle de l'obus, du phonographe et du piano dans la prosodie poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Ramaut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francis Poulenc et la voix, textes et contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symétrie; Publications de l'université de Saint-Etienne, pp.75-92, 2002, 978-2-914373-02-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chanson ou la tentation de l'Esprit nouveau dans le néo-classicisme musical français de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Hirschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Frontières improbables de la chanson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2001, 978-2-905725-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique vocale et culture française : les affinités électives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georgie Durosoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parler, dire, chanter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris-Sorbonne, pp.49-60, 2000, Musique/Ecritures - série études, 2-84050-176-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nerval, chant perdu »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nerval, le suicidé de la société. Lectures d’Artaud »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une vocation l'autre. Albiach dans la musique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1139, pp.135-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une vocation l'autre (Albiac et la musique contemporaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cavallaro. L'Amour en ruine. Autour d'un poème de La Grande Gaité d'Aragonais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cavallaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (N° 2), pp.313-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mélodie française, ou l'élégie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.138-148. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.196.0138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beethoven sopra Hegel. La philosophie de la musique de Theodor W. Adorno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Fictions biographiques dans la littérature, les romans graphiques et le cinéma des années 1990 à aujourd'hui, 70, pp.165-176. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/germanica.18415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peaux vives. Reproduction d’une disparition. Remarques autour d’un essai poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Textes à vif. Tatouages, transferts, performances., 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03888853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fêtes de l'impatience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'impatience, 82 (2), pp.437-449. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfp.822.0437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’absolu musical ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orphée dissipé. Poésie et musique aux XXe et XXIe siècles, 329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je brûle, dit-elle (états limites de la mélodie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euterpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie mouvementée (note sur l'hétérodoxie bataillienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libres cahiers pour la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Partir, revenir, Automne 2012 (N°26)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et démesure de l'affect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libres cahiers pour la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'Angoisse, Printemps 2010 (N° 21)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anarchipel (la poésie chez Georges Bataille)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libres cahiers pour la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, L'enfance du féminin (N°8), pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrique du désir, maîtrise du plaisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libres cahiers pour la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Le plaisir (n°5), pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt regards sur l'enfant déçu : les thèmes de l'enfance dans la poétique du Néoclassicisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du RITM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Léon-Paul Fargue Poète et Chroniqueur (Hors série n° 5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristes musiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libres cahiers pour la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Singulière mélancolie (N°3), pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieder de Schubert à la lumière et l'ombre de la philosophie romantique allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato rigore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11/12, pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison et déraison de la voix à l'âge classique. Le chant entre centre et absence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostinato Rigore : Les Musiciens au temps de Louis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8/9, pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas Emma, ou l'enfance de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transferts dans la psychanalyse. Rencontre avec Catherine Chabert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Françoise Neau; Aline Cohen de Lara; Estelle Louët; Catherine Matha; Benoît Verdon; Vincent Vivès, 2021, Château de Bosmelet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partition déchirée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La double séance : la musique sur la scène théâtrale et littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Florence, Italie. p. 225 -238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équivoque pneumatologique (autour de Christian Prigent)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et interface : opérations, compositions, mises en scène, plasticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bénédicte Gorrillot; Jacques Marcelo de Moraes, 2015, Rio de janeiro, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hérodiade de Mallarmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parodie dramatique du XVIe siècle à nos jours : théories, procédés, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est toi qui l’a nommé&amp;quot; : retour du scandale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parodie dramatique du XV siècle à nos jours : théories, procédés, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impossible mot propre chez Bataille et Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mot propre et la périphrase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Christophe Cavallin; Jean-Damien Mazaré, May 2012, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chorégraphie néante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watteau au confluent des arts, esthétique de la grâce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valentine Toutain-Quittelier; Chris Rauseo, Apr 2009, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Gautier : la traversée des apparences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Requemora-Gros; Loïc P. Guyon, 2008, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nietzsche : inventaire des rythmes et intensités. Le cas de la préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préfaces et comptes rendu dans les sciences sociales et humaines. Pour une approche interdisciplinaire des textes et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Licia Taverna; Marge Käsper, 2008, Tallinn university, Estonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redoublement et inversion de l'ironie romantique : Zarathoustra et Maldoror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ironies entre dualité et duplicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joëlle Gardes-Tamine; Christine Marcandier; Vincent Vivès, Nov 2006, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrasant le monde par le tonnerre de ma voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art de la parole vive. Paroles chantées et paroles dites à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Hirschi; Elisabeth Pillet; Alain Vaillant, 2003, Montpellier, France. pp.171-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entre-deux. Musique et littérature entre innovation et régression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et musiciens à Paris dans les années trente (1930)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Danièle Pistone, 1999, Paris Université Sorbonne Paris IV, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extase' et &amp;quot;Tango stupéfiant' par delà l'excès et le défaut littéraire, considérations sur la mélodie et la chanson françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chanson en Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Hirschi, 1996, Université de Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique et poétique du beau bizarre baudelairien. Le pouvoir des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Desmaret-Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hennebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Langue de Baudelaire (sous la direction de Jérôme Hennebert et Vincent Vivès)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.173-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cher petit idiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres à Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le silence des mots, de Joëlle Gardes Tamine, &amp;quot;Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Bernhardt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface (aux actes du colloque &amp;quot;Ironies entre dualité et duplicité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ironies entre dualité et duplicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Desbordes-Valmore poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Loubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J'écris pourtant : cahiers de la Société des études Marceline Desbordes-Valmore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02537199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans(e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Marcandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insignis - Revue d’études littéraires et transdisciplinaires sur le XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viv&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592684v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909897v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909933v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Germain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hennebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Abert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine B&#233;douret-Larraburu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Billy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722192v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marcandier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gardes Tamine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518148v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518116v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520540v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cavallaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.196.0138" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.18415" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.822.0437" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03236691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03236675v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524490v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524451v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220843v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220824v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518260v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520844v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525670v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137762v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Desmaret-Bastien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loubier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viv&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592684v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909897v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909933v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Germain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hennebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Abert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine B&#233;douret-Larraburu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Billy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518119v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marcandier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gardes Tamine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518148v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518116v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592593v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592604v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522046v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520540v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592413v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cavallaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.196.0138" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.18415" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888853v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.822.0437" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03236691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03236675v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524490v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524451v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220843v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518260v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520844v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525670v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137762v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Desmaret-Bastien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521580v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loubier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>