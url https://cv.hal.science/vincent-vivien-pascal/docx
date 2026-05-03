--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -230,429 +230,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical learning model for fuel-cladding heat exchange coefficient evaluation in SFR</w:t>
+                <w:t xml:space="preserve">Approach for the adaptations of a nuclear reactor model towards more flexibility in a context of high insertion of renewable energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Jeannin</w:t>
+                <w:t xml:space="preserve">Anne-Laure Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Blanc</w:t>
+                <w:t xml:space="preserve">Pierre Sciora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pascal</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Buiron</w:t>
+                <w:t xml:space="preserve">Yvon Bésanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucl.Eng.Des.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 399, pp.112027. </w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.112027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2022005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894223v1</w:t>
+                <w:t xml:space="preserve">cea-03758418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified approach to determine the requirements of a “flexible nuclear reactor” in power system with high insertion of variable renewable energy sources</w:t>
+                <w:t xml:space="preserve">Statistical learning model for fuel-cladding heat exchange coefficient evaluation in SFR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Mazauric</w:t>
+                <w:t xml:space="preserve">Marlène Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sciora</w:t>
+                <w:t xml:space="preserve">Victor Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Bésanger</w:t>
+                <w:t xml:space="preserve">Laurent Buiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, pp.5. </w:t>
+              <w:t xml:space="preserve">Nucl.Eng.Des.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 399, pp.112027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjn/2021026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.112027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589818v1</w:t>
+                <w:t xml:space="preserve">hal-03894223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach for the adaptations of a nuclear reactor model towards more flexibility in a context of high insertion of renewable energies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Simplified approach to determine the requirements of a “flexible nuclear reactor” in power system with high insertion of variable renewable energy sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Bésanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8, pp.15. </w:t>
+              <w:t xml:space="preserve">, 2022, 8, pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjn/2022005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2021026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03758418v1</w:t>
+                <w:t xml:space="preserve">hal-03589818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CADOR “Core with Adding DOppleR effect” concept application to sodium fast reactors</w:t>
               </w:r>
@@ -664,51 +664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Zaetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -932,515 +932,515 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATHARE-3 and MOSAICS system codes comparison during an Unprotected Transient Over Power: application to the ARAMIS Molten Salt Reactor</w:t>
+                <w:t xml:space="preserve">Decay heat calculations and application of the lines of defence method to Chloride Molten Salt Reactor ARAMIS-A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Razaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Mascaron</w:t>
+                <w:t xml:space="preserve">Jad Halwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Anderhuber</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louiliam Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Laureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants (ICAPP2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Antibes-Juan Les Pins, France</w:t>
+              <w:t xml:space="preserve">, SFEN, Sep 2025, Antibes-Juan Les Pins, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403976v1</w:t>
+                <w:t xml:space="preserve">in2p3-05175443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay heat calculations and application of the lines of defence method to Chloride Molten Salt Reactor ARAMIS-A</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CATHARE-3 and MOSAICS system codes comparison during an Unprotected Transient Over Power: application to the ARAMIS Molten Salt Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Giot</w:t>
+                <w:t xml:space="preserve">Camille Razaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mascaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Laureau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Anderhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants (ICAPP2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFEN, Sep 2025, Antibes-Juan Les Pins, France. 13 p</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Antibes-Juan Les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-05175443v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the ARAMIS molten salt reactor behavior during unprotected transients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and first application of a simplified tool for the design of a molten salt reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Martin Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mascaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Petrilli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Congress on Advances in Nuclear Power Plants, in conjunction with 38th Korea Atomic Power Annual Conference (ICAPP 2023 / KAP Conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nureth 20 - 20th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Washington, France. pp.3276-3289, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13182/NURETH20-40196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04399511v1</w:t>
+                <w:t xml:space="preserve">cea-04696451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and first application of a simplified tool for the design of a molten salt reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Matteo</w:t>
+                <w:t xml:space="preserve">Study of the ARAMIS molten salt reactor behavior during unprotected transients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mascaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Meute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nureth 20 - 20th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2023 International Congress on Advances in Nuclear Power Plants, in conjunction with 38th Korea Atomic Power Annual Conference (ICAPP 2023 / KAP Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Gyeongju, South Korea. pp.2023200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04696451v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04399511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics modelisation of an unprotected loss of flow transient in a sodium cooled fast reactors using a neutronic-thermal-hydraulic coupling scheme</w:t>
               </w:r>
@@ -1478,51 +1478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Alpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Anderhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHYSOR2020 – International Conference on Physics of Reactors: Transition to a Scalable Nuclear Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Cancelled, United Kingdom. pp.07001, </w:t>
@@ -1908,562 +1908,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apollo3 homogenization techniques for transport core calculations - application to the astrid cfv core</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenix: Interpretation Of Ecrix-H Transmutation Experiment With Tripoli4D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Vidal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Faure</w:t>
+                <w:t xml:space="preserve">R. Selabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Jouault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MandC 2017 - International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">M&amp;C - International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Jeju-Si, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419626v1</w:t>
+                <w:t xml:space="preserve">cea-02434521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The APOLLO3 scientific tool for SFR neutronic characterization current achievements and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apollo3 homogenization techniques for transport core calculations - application to the astrid cfv core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Archier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rimpault</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">V. Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Palau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on fast reactors and related fuel cycles: next generation nuclear systems for sustainable development (FR17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Ekaterinaburg, Russia</w:t>
+              <w:t xml:space="preserve">MandC 2017 - International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419657v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission Matrix Interpolation For The Tfm Approach Based On A Local Correlated Sampling Technique For Fast Spectrum Heterogeneous Reactors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The APOLLO3 scientific tool for SFR neutronic characterization current achievements and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fontaine</w:t>
+                <w:t xml:space="preserve">G. Rimpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Archier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pascal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M&amp;C - 2017 International Meeting on Mathematics and Computation Supercomputing, Reactor Physics and Nuclear and Biological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">International conference on fast reactors and related fuel cycles: next generation nuclear systems for sustainable development (FR17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Ekaterinaburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02434553v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenix: Interpretation Of Ecrix-H Transmutation Experiment With Tripoli4D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fission Matrix Interpolation For The Tfm Approach Based On A Local Correlated Sampling Technique For Fast Spectrum Heterogeneous Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pascal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M&amp;C - International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Jeju-Si, South Korea</w:t>
+              <w:t xml:space="preserve">M&amp;C - 2017 International Meeting on Mathematics and Computation Supercomputing, Reactor Physics and Nuclear and Biological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02434521v1</w:t>
+                <w:t xml:space="preserve">cea-02434553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Reference APOLLO3 Calculation Scheme for Sodium Cooled Fast Reactors from Sub-Assembly to Full-Core Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Archier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rimpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHYSOR2016 - Unifying Theory and Experiments in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Sun Valley, United States</w:t>
@@ -2613,51 +2613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the trapu and doublon irradiations in phenix for the experimental validation of the darwin package for fast reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Lebrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2734,51 +2734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Prulhière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Devan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3002,51 +3002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mascaron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Martinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pascal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Merle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2024.110888" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jeannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Buiron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.112027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mazauric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sciora" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon B&#233;sanger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03758418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02071114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zaetta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavastre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacqmin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Coquelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.76.063811" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Razaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Anderhuber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05175443v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Halwani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiliam Clot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Giot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Laureau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04399511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Meute" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696451v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin Lopez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Matteo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petrilli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04503531v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gorsse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alpy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ammar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124707001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411093v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valocchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buiron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb. Droin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santamarina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Truchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Vidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Droin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Vidal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jouault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rimpault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434521v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Selabi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tommasi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442242v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lebrat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eschbach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05175359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Prulhi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Devan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chellapandi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mascaron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Martinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pascal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Merle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2024.110888" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03758418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mazauric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sciora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon B&#233;sanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jeannin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Buiron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.112027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02071114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zaetta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavastre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacqmin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Coquelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.76.063811" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05175443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Halwani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiliam Clot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Giot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Laureau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Razaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Anderhuber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin Lopez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Matteo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petrilli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40196" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04399511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Meute" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04503531v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gorsse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alpy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ammar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124707001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411093v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valocchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buiron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb. Droin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santamarina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Truchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Vidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Droin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Selabi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tommasi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Vidal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jouault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419657v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rimpault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laureau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442242v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lebrat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eschbach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05175359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Prulhi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Devan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chellapandi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>