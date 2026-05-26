--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -230,429 +230,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach for the adaptations of a nuclear reactor model towards more flexibility in a context of high insertion of renewable energies</w:t>
+                <w:t xml:space="preserve">Statistical learning model for fuel-cladding heat exchange coefficient evaluation in SFR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Mazauric</w:t>
+                <w:t xml:space="preserve">Marlène Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sciora</w:t>
+                <w:t xml:space="preserve">Victor Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Bésanger</w:t>
+                <w:t xml:space="preserve">Laurent Buiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, pp.15. </w:t>
+              <w:t xml:space="preserve">Nucl.Eng.Des.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 399, pp.112027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjn/2022005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.112027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03758418v1</w:t>
+                <w:t xml:space="preserve">hal-03894223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical learning model for fuel-cladding heat exchange coefficient evaluation in SFR</w:t>
+                <w:t xml:space="preserve">Simplified approach to determine the requirements of a “flexible nuclear reactor” in power system with high insertion of variable renewable energy sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Jeannin</w:t>
+                <w:t xml:space="preserve">Anne-Laure Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Blanc</w:t>
+                <w:t xml:space="preserve">Pierre Sciora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pascal</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Buiron</w:t>
+                <w:t xml:space="preserve">Yvon Bésanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucl.Eng.Des.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 399, pp.112027. </w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.112027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2021026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894223v1</w:t>
+                <w:t xml:space="preserve">hal-03589818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified approach to determine the requirements of a “flexible nuclear reactor” in power system with high insertion of variable renewable energy sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Approach for the adaptations of a nuclear reactor model towards more flexibility in a context of high insertion of renewable energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Bésanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8, pp.5. </w:t>
+              <w:t xml:space="preserve">, 2022, 8, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjn/2021026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2022005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589818v1</w:t>
+                <w:t xml:space="preserve">cea-03758418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CADOR “Core with Adding DOppleR effect” concept application to sodium fast reactors</w:t>
               </w:r>
@@ -664,51 +664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Zaetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -932,515 +932,515 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay heat calculations and application of the lines of defence method to Chloride Molten Salt Reactor ARAMIS-A</w:t>
+                <w:t xml:space="preserve">CATHARE-3 and MOSAICS system codes comparison during an Unprotected Transient Over Power: application to the ARAMIS Molten Salt Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Halwani</w:t>
+                <w:t xml:space="preserve">Camille Razaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mascaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louiliam Clot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Anderhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants (ICAPP2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFEN, Sep 2025, Antibes-Juan Les Pins, France. 13 p</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Antibes-Juan Les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-05175443v1</w:t>
+                <w:t xml:space="preserve">hal-05403976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATHARE-3 and MOSAICS system codes comparison during an Unprotected Transient Over Power: application to the ARAMIS Molten Salt Reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decay heat calculations and application of the lines of defence method to Chloride Molten Salt Reactor ARAMIS-A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Halwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louiliam Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Razaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Mascaron</w:t>
+                <w:t xml:space="preserve">Lydie Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Anderhuber</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Axel Laureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants (ICAPP2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Antibes-Juan Les Pins, France</w:t>
+              <w:t xml:space="preserve">, SFEN, Sep 2025, Antibes-Juan Les Pins, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403976v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-05175443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and first application of a simplified tool for the design of a molten salt reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the ARAMIS molten salt reactor behavior during unprotected transients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mascaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Martin Lopez</w:t>
+                <w:t xml:space="preserve">Thibault Le Meute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Matteo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nureth 20 - 20th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2023 International Congress on Advances in Nuclear Power Plants, in conjunction with 38th Korea Atomic Power Annual Conference (ICAPP 2023 / KAP Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Gyeongju, South Korea. pp.2023200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04696451v1</w:t>
+                <w:t xml:space="preserve">cea-04399511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the ARAMIS molten salt reactor behavior during unprotected transients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and first application of a simplified tool for the design of a molten salt reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Martin Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mascaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Le Meute</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio Petrilli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Congress on Advances in Nuclear Power Plants, in conjunction with 38th Korea Atomic Power Annual Conference (ICAPP 2023 / KAP Conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nureth 20 - 20th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Washington, France. pp.3276-3289, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13182/NURETH20-40196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04399511v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04696451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics modelisation of an unprotected loss of flow transient in a sodium cooled fast reactors using a neutronic-thermal-hydraulic coupling scheme</w:t>
               </w:r>
@@ -1478,51 +1478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Alpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Anderhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHYSOR2020 – International Conference on Physics of Reactors: Transition to a Scalable Nuclear Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Cancelled, United Kingdom. pp.07001, </w:t>
@@ -1908,152 +1908,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenix: Interpretation Of Ecrix-H Transmutation Experiment With Tripoli4D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The APOLLO3 scientific tool for SFR neutronic characterization current achievements and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rimpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Archier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Palau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M&amp;C - International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Jeju-Si, South Korea</w:t>
+              <w:t xml:space="preserve">International conference on fast reactors and related fuel cycles: next generation nuclear systems for sustainable development (FR17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Ekaterinaburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02434521v1</w:t>
+                <w:t xml:space="preserve">hal-02419657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apollo3 homogenization techniques for transport core calculations - application to the astrid cfv core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Archier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2061,409 +2091,379 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MandC 2017 - International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The APOLLO3 scientific tool for SFR neutronic characterization current achievements and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fission Matrix Interpolation For The Tfm Approach Based On A Local Correlated Sampling Technique For Fast Spectrum Heterogeneous Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rimpault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Palau</w:t>
+                <w:t xml:space="preserve">B. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pascal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on fast reactors and related fuel cycles: next generation nuclear systems for sustainable development (FR17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Ekaterinaburg, Russia</w:t>
+              <w:t xml:space="preserve">M&amp;C - 2017 International Meeting on Mathematics and Computation Supercomputing, Reactor Physics and Nuclear and Biological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419657v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02434553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission Matrix Interpolation For The Tfm Approach Based On A Local Correlated Sampling Technique For Fast Spectrum Heterogeneous Reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenix: Interpretation Of Ecrix-H Transmutation Experiment With Tripoli4D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Laureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Buiron</w:t>
+                <w:t xml:space="preserve">R. Selabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Pascal</w:t>
+                <w:t xml:space="preserve">J. Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M&amp;C - 2017 International Meeting on Mathematics and Computation Supercomputing, Reactor Physics and Nuclear and Biological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">M&amp;C - International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Jeju-Si, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02434553v1</w:t>
+                <w:t xml:space="preserve">cea-02434521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Reference APOLLO3 Calculation Scheme for Sodium Cooled Fast Reactors from Sub-Assembly to Full-Core Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Archier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rimpault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHYSOR2016 - Unifying Theory and Experiments in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Sun Valley, United States</w:t>
@@ -2613,51 +2613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the trapu and doublon irradiations in phenix for the experimental validation of the darwin package for fast reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Lebrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2734,51 +2734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Prulhière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Devan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3002,51 +3002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mascaron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Martinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pascal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Merle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2024.110888" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03758418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mazauric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sciora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon B&#233;sanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jeannin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Buiron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.112027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02071114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zaetta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavastre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacqmin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Coquelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.76.063811" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05175443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Halwani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiliam Clot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Giot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Laureau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Razaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Anderhuber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin Lopez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Matteo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petrilli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40196" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04399511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Meute" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04503531v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gorsse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alpy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ammar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124707001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411093v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valocchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buiron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb. Droin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santamarina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Truchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Vidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Droin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Selabi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tommasi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419626v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Vidal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jouault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419657v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rimpault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laureau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442242v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lebrat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eschbach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05175359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Prulhi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Devan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chellapandi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mascaron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Martinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pascal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Merle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2024.110888" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Jeannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Buiron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.112027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mazauric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sciora" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon B&#233;sanger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03758418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02071114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zaetta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavastre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jacqmin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00515698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boyko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Coquelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.76.063811" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Razaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Anderhuber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05175443v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Halwani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiliam Clot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Giot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Laureau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04399511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Meute" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696451v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin Lopez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Matteo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petrilli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04503531v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gorsse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alpy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ammar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124707001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411093v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valocchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buiron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb. Droin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santamarina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Truchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Vidal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Droin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419657v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rimpault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Vidal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Palau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jouault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laureau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434521v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Selabi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tommasi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442242v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rizzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lebrat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eschbach" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05175359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Prulhi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Devan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chellapandi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>