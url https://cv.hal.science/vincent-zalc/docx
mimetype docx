--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -166,437 +166,437 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slope of Tangent (SOT): A New Automatic Method for Segmenting Uterine Muscular Contraction Bursts from the Electrohysterogram</w:t>
+                <w:t xml:space="preserve">Wearable Solutions for Mental Stress Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Ammar</w:t>
+                <w:t xml:space="preserve">Ghiatt Kawtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Diab</w:t>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Zalc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405329v1</w:t>
+                <w:t xml:space="preserve">hal-05384697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between different electrohysterogram data augmentation methods for better prediction of the delivery term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Diab</w:t>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Zalc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wearable Solutions for Mental Stress Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghiatt Kawtar</w:t>
+                <w:t xml:space="preserve">Slope of Tangent (SOT): A New Automatic Method for Segmenting Uterine Muscular Contraction Bursts from the Electrohysterogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Zalc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Debbieh, Lebanon. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME66883.2025.11211697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384697v1</w:t>
+                <w:t xml:space="preserve">hal-05405329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home environmental sound recognition based on time-frequency representation with CNN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -621,103 +621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Electrohysterography Signal Preprocessing for Delivery Term Prediction Using Hypergraph Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Diab</w:t>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Zalc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. pp.1-6, </w:t>
@@ -749,821 +749,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home Human behaviour monitoring based on recorded data from existing smart thermostat in North American houses</w:t>
+                <w:t xml:space="preserve">DEDALE, Une solution facilitant l'accès aux aides médico-sociales par l'expression des besoins du patient et ses proches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphne Bard</w:t>
+                <w:t xml:space="preserve">Noe Redouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Losada</w:t>
+                <w:t xml:space="preserve">Kevin Dethoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Rida</w:t>
+                <w:t xml:space="preserve">Theophile Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plinio Morita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dan Istrate</w:t>
+                <w:t xml:space="preserve">Catherine Mallevaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Paris 8, CNRS,, Jun 2023, Paris Saint Denis, France</w:t>
+              <w:t xml:space="preserve">, Université Paris 8; CNRS, Jun 2023, Paris Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220753v1</w:t>
+                <w:t xml:space="preserve">hal-04220745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de détection de maladies respiratoires basé sur l'analyse de l'environnement sonore dans des habitats partagés : résultats préliminaires</w:t>
+                <w:t xml:space="preserve">Capteur sonore intelligent pour la réduction de la consommation d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dan Istrate</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Campo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sami Boutamine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque en TéléSANté et dispositifs biomédicaux : Dispositifs biomédicaux et technologies numériques en santé - des besoins aux usages (JETSAN 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34746/ax2q-b976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220665v1</w:t>
+                <w:t xml:space="preserve">hal-04011806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEDALE, Une solution facilitant l'accès aux aides médico-sociales par l'expression des besoins du patient et ses proches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical issues in body water volume estimation using bio impedance analysis in e-Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sali El Dimassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noe Redouin</w:t>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Dethoor</w:t>
+                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Zalc</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8; CNRS, Jun 2023, Paris Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220745v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur sonore intelligent pour la réduction de la consommation d'énergie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Theophile Cocquerez</w:t>
+                <w:t xml:space="preserve">Système de détection et de suivi du comportementde personnes dans le cas des chutes basé surl’analyse de la mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Boutamine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Colloque en TéléSANté et dispositifs biomédicaux (JETSAN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8; CNRS, Jun 2023, Paris, Saint Denis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011806v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical issues in body water volume estimation using bio impedance analysis in e-Health</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Home Human behaviour monitoring based on recorded data from existing smart thermostat in North American houses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gautier</w:t>
+                <w:t xml:space="preserve">Daphne Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Losada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plinio Morita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Zalc</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Paris 8; CNRS, Jun 2023, Paris Saint Denis, France</w:t>
+              <w:t xml:space="preserve">, Université Paris 8, CNRS,, Jun 2023, Paris Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220658v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de détection et de suivi du comportementde personnes dans le cas des chutes basé surl’analyse de la mobilité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Système de détection de maladies respiratoires basé sur l'analyse de l'environnement sonore dans des habitats partagés : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque en TéléSANté et dispositifs biomédicaux (JETSAN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8; CNRS, Jun 2023, Paris, Saint Denis, France</w:t>
+              <w:t xml:space="preserve">9ème Colloque en TéléSANté et dispositifs biomédicaux : Dispositifs biomédicaux et technologies numériques en santé - des besoins aux usages (JETSAN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université Paris 8, laboratoire LIASD; Sorbonne Université, laboratoire GeePs; CNRS, Jun 2023, Paris, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220667v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mmsd: A Multi-modal Dataset for Real-time, Continuous Stress Detection from Physiological Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1623,64 +1623,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cough sound recognition for COVID-19 risk detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1740,64 +1740,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1865,77 +1865,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2001,103 +2001,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and Sensing System for People's Behavior During Fall Events Based on Mobility Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 46 (4), pp.100895. </w:t>
@@ -2129,291 +2129,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body Water Volume Estimation Using Bio Impedance Analysis: Where Are We?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Gautier</w:t>
+                <w:t xml:space="preserve">Sustainable AAL technology for supporting seniors in independent living shared homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Zalc</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2024.100839⟩</w:t>
+              <w:t xml:space="preserve">Gerontechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (s), pp.4-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4017/gt.2024.23.s.894.4.sp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220712v1</w:t>
+                <w:t xml:space="preserve">hal-05220714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable AAL technology for supporting seniors in independent living shared homes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Body Water Volume Estimation Using Bio Impedance Analysis: Where Are We?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sali El Dimassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gerontechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (s), pp.4-4. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (3), pp.100839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4017/gt.2024.23.s.894.4.sp⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2024.100839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220714v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross Dataset Analysis for Generalizability of HRV-Based Stress Detection Models</w:t>
               </w:r>
@@ -2425,64 +2425,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Elkind Velmovitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plinio Pelegrini Morita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2559,64 +2559,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2702,64 +2702,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Taramasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Astudillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.9411-9428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2851,64 +2851,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Galassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Muszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3045,51 +3045,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0947B2E4"/>
+    <w:nsid w:val="6D3C888A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3276,51 +3276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-zalc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5325-6649" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Ammar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zalc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11211697" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiatt Kawtar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11254474" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Bard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Losada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Rida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Morita" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220665v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rumeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Redouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dethoor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Cocquerez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mallevaes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boutamine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/ax2q-b976" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220658v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali El Dimassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maligne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Benchekroun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010985400003123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Diniz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/v7mv-4x55" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chevallier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Texier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/hpx9-g607" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100895" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220712v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2024.100839" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morita" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zalc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rumeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigouroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2024.23.s.894.4.sp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472605v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Elkind Velmovitsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Pelegrini Morita" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041807" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22051984" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Marquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Taramasco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Astudillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3049444" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galassi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Muszynski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43658-2_7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-zalc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5325-6649" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384697v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiatt Kawtar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zalc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384684v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Ammar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11211697" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11254474" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Redouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dethoor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Cocquerez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mallevaes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boutamine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/ax2q-b976" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali El Dimassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maligne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Bard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Losada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Rida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Morita" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rumeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Benchekroun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010985400003123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Diniz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/v7mv-4x55" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chevallier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Texier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/hpx9-g607" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100895" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morita" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zalc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rumeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigouroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2024.23.s.894.4.sp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2024.100839" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472605v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Elkind Velmovitsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Pelegrini Morita" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041807" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22051984" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Marquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Taramasco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Astudillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3049444" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galassi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Muszynski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43658-2_7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>