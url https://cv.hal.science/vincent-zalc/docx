--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -166,437 +166,437 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wearable Solutions for Mental Stress Monitoring</w:t>
+                <w:t xml:space="preserve">Slope of Tangent (SOT): A New Automatic Method for Segmenting Uterine Muscular Contraction Bursts from the Electrohysterogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghiatt Kawtar</w:t>
+                <w:t xml:space="preserve">Hadi Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ahmad Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Debbieh, Lebanon. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME66883.2025.11211697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384697v1</w:t>
+                <w:t xml:space="preserve">hal-05405329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between different electrohysterogram data augmentation methods for better prediction of the delivery term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slope of Tangent (SOT): A New Automatic Method for Segmenting Uterine Muscular Contraction Bursts from the Electrohysterogram</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Wearable Solutions for Mental Stress Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiatt Kawtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405329v1</w:t>
+                <w:t xml:space="preserve">hal-05384697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home environmental sound recognition based on time-frequency representation with CNN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -621,103 +621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Electrohysterography Signal Preprocessing for Delivery Term Prediction Using Hypergraph Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. pp.1-6, </w:t>
@@ -781,51 +781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Redouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dethoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophile Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -880,64 +880,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur sonore intelligent pour la réduction de la consommation d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophile Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1023,77 +1023,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sali El Dimassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8; CNRS, Jun 2023, Paris Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1295,51 +1295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plinio Morita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8, CNRS,, Jun 2023, Paris Saint Denis, France</w:t>
@@ -1368,64 +1368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de détection de maladies respiratoires basé sur l'analyse de l'environnement sonore dans des habitats partagés : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1506,64 +1506,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mmsd: A Multi-modal Dataset for Real-time, Continuous Stress Detection from Physiological Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1623,64 +1623,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cough sound recognition for COVID-19 risk detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1740,64 +1740,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1865,77 +1865,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2148,51 +2148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable AAL technology for supporting seniors in independent living shared homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2295,77 +2295,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sali El Dimassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (3), pp.100839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2425,64 +2425,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Elkind Velmovitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plinio Pelegrini Morita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2559,64 +2559,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2702,64 +2702,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Taramasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Astudillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.9411-9428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2851,64 +2851,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Galassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Muszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3045,51 +3045,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D3C888A"/>
+    <w:nsid w:val="FBBA3D89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3276,51 +3276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-zalc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5325-6649" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384697v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiatt Kawtar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zalc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384684v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Ammar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11211697" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11254474" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Redouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dethoor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Cocquerez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mallevaes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boutamine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/ax2q-b976" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali El Dimassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maligne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Bard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Losada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Rida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Morita" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rumeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Benchekroun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010985400003123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Diniz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/v7mv-4x55" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chevallier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Texier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/hpx9-g607" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100895" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morita" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zalc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rumeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigouroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2024.23.s.894.4.sp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2024.100839" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472605v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Elkind Velmovitsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Pelegrini Morita" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041807" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22051984" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Marquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Taramasco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Astudillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3049444" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galassi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Muszynski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43658-2_7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-zalc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5325-6649" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Ammar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zalc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11211697" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiatt Kawtar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11254474" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Redouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dethoor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Cocquerez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mallevaes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boutamine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/ax2q-b976" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali El Dimassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maligne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Bard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Losada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Rida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Morita" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rumeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Benchekroun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010985400003123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Diniz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/v7mv-4x55" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chevallier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Texier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/hpx9-g607" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100895" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morita" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zalc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rumeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigouroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2024.23.s.894.4.sp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2024.100839" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472605v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Elkind Velmovitsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Pelegrini Morita" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041807" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22051984" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Marquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Taramasco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Astudillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3049444" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galassi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Muszynski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43658-2_7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>