--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -166,437 +166,437 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slope of Tangent (SOT): A New Automatic Method for Segmenting Uterine Muscular Contraction Bursts from the Electrohysterogram</w:t>
+                <w:t xml:space="preserve">Wearable Solutions for Mental Stress Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Ammar</w:t>
+                <w:t xml:space="preserve">Ghiatt Kawtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Diab</w:t>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Zalc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405329v1</w:t>
+                <w:t xml:space="preserve">hal-05384697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between different electrohysterogram data augmentation methods for better prediction of the delivery term</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Slope of Tangent (SOT): A New Automatic Method for Segmenting Uterine Muscular Contraction Bursts from the Electrohysterogram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Diab</w:t>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Zalc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 Eighth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Debbieh, Lebanon. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME66883.2025.11211697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384684v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wearable Solutions for Mental Stress Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghiatt Kawtar</w:t>
+                <w:t xml:space="preserve">Comparison between different electrohysterogram data augmentation methods for better prediction of the delivery term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Zalc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384697v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home environmental sound recognition based on time-frequency representation with CNN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en TéléSANté et Dispositifs Médicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Troyes [UTT], Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -621,103 +621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Electrohysterography Signal Preprocessing for Delivery Term Prediction Using Hypergraph Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Diab</w:t>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Zalc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. pp.1-6, </w:t>
@@ -749,446 +749,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEDALE, Une solution facilitant l'accès aux aides médico-sociales par l'expression des besoins du patient et ses proches</w:t>
+                <w:t xml:space="preserve">Home Human behaviour monitoring based on recorded data from existing smart thermostat in North American houses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noe Redouin</w:t>
+                <w:t xml:space="preserve">Daphne Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Dethoor</w:t>
+                <w:t xml:space="preserve">Camila Losada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plinio Morita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Zalc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mallevaes</w:t>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Paris 8; CNRS, Jun 2023, Paris Saint Denis, France</w:t>
+              <w:t xml:space="preserve">, Université Paris 8, CNRS,, Jun 2023, Paris Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220745v1</w:t>
+                <w:t xml:space="preserve">hal-04220753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur sonore intelligent pour la réduction de la consommation d'énergie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Système de détection de maladies respiratoires basé sur l'analyse de l'environnement sonore dans des habitats partagés : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Boutamine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Colloque en TéléSANté et dispositifs biomédicaux : Dispositifs biomédicaux et technologies numériques en santé - des besoins aux usages (JETSAN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université Paris 8, laboratoire LIASD; Sorbonne Université, laboratoire GeePs; CNRS, Jun 2023, Paris, Saint Denis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011806v1</w:t>
+                <w:t xml:space="preserve">hal-04220665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical issues in body water volume estimation using bio impedance analysis in e-Health</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEDALE, Une solution facilitant l'accès aux aides médico-sociales par l'expression des besoins du patient et ses proches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gautier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Noe Redouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dethoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Cocquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mallevaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8; CNRS, Jun 2023, Paris Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220658v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de détection et de suivi du comportementde personnes dans le cas des chutes basé surl’analyse de la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1207,363 +1219,351 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque en TéléSANté et dispositifs biomédicaux (JETSAN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8; CNRS, Jun 2023, Paris, Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home Human behaviour monitoring based on recorded data from existing smart thermostat in North American houses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capteur sonore intelligent pour la réduction de la consommation d'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Cocquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphne Bard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sami Boutamine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque InterUT Systèmes sûrs et durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], Feb 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34746/ax2q-b976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220753v1</w:t>
+                <w:t xml:space="preserve">hal-04011806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de détection de maladies respiratoires basé sur l'analyse de l'environnement sonore dans des habitats partagés : résultats préliminaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical issues in body water volume estimation using bio impedance analysis in e-Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sali El Dimassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Zalc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque en TéléSANté et dispositifs biomédicaux : Dispositifs biomédicaux et technologies numériques en santé - des besoins aux usages (JETSAN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université Paris 8, laboratoire LIASD; Sorbonne Université, laboratoire GeePs; CNRS, Jun 2023, Paris, Saint Denis, France</w:t>
+              <w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8; CNRS, Jun 2023, Paris Saint Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220665v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mmsd: A Multi-modal Dataset for Real-time, Continuous Stress Detection from Physiological Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1623,64 +1623,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cough sound recognition for COVID-19 risk detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1740,64 +1740,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1865,77 +1865,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2001,77 +2001,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and Sensing System for People's Behavior During Fall Events Based on Mobility Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2129,291 +2129,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable AAL technology for supporting seniors in independent living shared homes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Body Water Volume Estimation Using Bio Impedance Analysis: Where Are We?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sali El Dimassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gerontechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4017/gt.2024.23.s.894.4.sp⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (3), pp.100839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2024.100839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220714v1</w:t>
+                <w:t xml:space="preserve">hal-05220712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body Water Volume Estimation Using Bio Impedance Analysis: Where Are We?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Gautier</w:t>
+                <w:t xml:space="preserve">Sustainable AAL technology for supporting seniors in independent living shared homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Zalc</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (3), pp.100839. </w:t>
+              <w:t xml:space="preserve">Gerontechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (s), pp.4-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2024.100839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4017/gt.2024.23.s.894.4.sp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220712v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross Dataset Analysis for Generalizability of HRV-Based Stress Detection Models</w:t>
               </w:r>
@@ -2425,64 +2425,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Elkind Velmovitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plinio Pelegrini Morita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2559,64 +2559,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2702,64 +2702,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Taramasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Astudillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Zalc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.9411-9428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2851,64 +2851,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Galassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Muszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3045,51 +3045,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBBA3D89"/>
+    <w:nsid w:val="BC4FB442"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3276,51 +3276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-zalc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5325-6649" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Ammar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zalc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11211697" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiatt Kawtar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11254474" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Redouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dethoor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Cocquerez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mallevaes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boutamine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/ax2q-b976" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali El Dimassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maligne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Bard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Losada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Rida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Morita" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rumeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Benchekroun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010985400003123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Diniz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/v7mv-4x55" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chevallier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Texier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/hpx9-g607" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100895" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morita" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zalc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rumeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigouroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2024.23.s.894.4.sp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2024.100839" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472605v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Elkind Velmovitsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Pelegrini Morita" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041807" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22051984" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Marquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Taramasco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Astudillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3049444" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galassi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Muszynski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43658-2_7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-zalc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5325-6649" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384697v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiatt Kawtar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zalc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405329v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Ammar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME66883.2025.11211697" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fleury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11254474" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Bard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Losada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Rida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Morita" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220665v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rumeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van den Bossche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Redouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dethoor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Cocquerez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mallevaes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maligne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boutamine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/ax2q-b976" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sali El Dimassi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Benchekroun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010985400003123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Diniz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/v7mv-4x55" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chevallier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Texier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/hpx9-g607" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100895" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220712v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2024.100839" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morita" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zalc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rumeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigouroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2024.23.s.894.4.sp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472605v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Elkind Velmovitsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Pelegrini Morita" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041807" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22051984" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Marquez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Taramasco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Astudillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3049444" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galassi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Muszynski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43658-2_7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>