--- v0 (2026-03-09)
+++ v1 (2026-05-19)
@@ -667,295 +667,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The threat of veterinary medicinal products and biocides on pollinators: A One Health perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal Variations of Pollinator Assemblages among Urban and Rural Habitats: A Comparative Approach Using a Standardized Plant Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Zaninotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.L. L Mahefarisoa</w:t>
+                <w:t xml:space="preserve">Adrien Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Simon Delso</w:t>
+                <w:t xml:space="preserve">Olivier Babiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Zaninotto</w:t>
+                <w:t xml:space="preserve">Amandine Hansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. E. Colin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Hignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2021.100237⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects12030199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186718v1</w:t>
+                <w:t xml:space="preserve">hal-03163567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Variations of Pollinator Assemblages among Urban and Rural Habitats: A Comparative Approach Using a Standardized Plant Community</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Zaninotto</w:t>
+                <w:t xml:space="preserve">The threat of veterinary medicinal products and biocides on pollinators: A One Health perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. L Mahefarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Perrard</w:t>
+                <w:t xml:space="preserve">N. Simon Delso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Babiar</w:t>
+                <w:t xml:space="preserve">V. Zaninotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Hansart</w:t>
+                <w:t xml:space="preserve">M. E. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Hignard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Bonmatin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (3), pp.199. </w:t>
+              <w:t xml:space="preserve">One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects12030199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2021.100237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03163567v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broader phenology of pollinator activity and higher plant reproductive success in an urban habitat compared to a rural one</w:t>
               </w:r>
@@ -1481,51 +1481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fauviau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fiordaliso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fisogni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fortel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Francis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2024.06.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070864v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zaninotto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-023-01351-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04048323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thebault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05324-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12070923" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21512-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186718v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. L Mahefarisoa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simon Delso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zaninotto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Colin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonmatin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2021.100237" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Perrard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Babiar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hansart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hignard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12030199" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02958179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gendreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kraepiel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Motard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6794" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02308880v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terrien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaudubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Champeval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zaninotto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Roger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.195" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04143747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS202" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649267v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fauviau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Fiordaliso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fisogni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fortel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Francis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2024.06.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070864v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Zaninotto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-023-01351-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04048323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thebault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-023-05324-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12070923" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21512-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Perrard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Babiar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hansart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hignard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12030199" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. L Mahefarisoa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simon Delso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zaninotto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Colin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonmatin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2021.100237" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02958179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gendreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kraepiel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Motard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6794" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02308880v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terrien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaudubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Champeval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zaninotto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Roger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2017.195" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04143747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS202" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>