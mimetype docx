--- v0 (2026-03-28)
+++ v1 (2026-05-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1192 +234,1317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060604v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woodlands of Antiquity: A millennium of dendrochronological data on forest exploitation and timber economy between the Alps and the Atlantic</w:t>
+                <w:t xml:space="preserve">you do not buy a logboat that is underwater&amp;quot;: The highs and lows of an iconic boat during and after its life - abandonment, disappearance and recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Muigg</w:t>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristof Haneca</w:t>
+                <w:t xml:space="preserve">Alexandra Biar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Tegel</w:t>
+                <w:t xml:space="preserve">Philippe Guillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Grünewald</w:t>
+                <w:t xml:space="preserve">Costantino Nicolizas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bernard</w:t>
+                <w:t xml:space="preserve">Guillaume Parpaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archaeonautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, p. 76-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406598v1</w:t>
+                <w:t xml:space="preserve">hal-05591204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brisons la hache et enterrons-la ! Autopsie et réflexions autour du dépôt d'une grande lame polie en fibrolite à Kerarmerrien, Plouzané (Finistère)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Woodlands of Antiquity: A millennium of dendrochronological data on forest exploitation and timber economy between the Alps and the Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Muigg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Pailler</w:t>
+                <w:t xml:space="preserve">Kristof Haneca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+                <w:t xml:space="preserve">Willy Tegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Mabo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Martin Grünewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (48), pp.e2516240122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2516240122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151031v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naviguer à la Préhistoire</w:t>
+                <w:t xml:space="preserve">Brisons la hache et enterrons-la ! Autopsie et réflexions autour du dépôt d'une grande lame polie en fibrolite à Kerarmerrien, Plouzané (Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bacoup</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Mabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Agranier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie en Bourgogne-Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.23</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (2), pp.253-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800962v1</w:t>
+                <w:t xml:space="preserve">hal-05151031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabriquer une pirogue monoxyle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Naviguer à la Préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bacoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Bourgogne-Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, pp.20-22</w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800960v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pirogues et travail du bois au Néolithique : caractérisation des traces et des déchets produits expérimentalement. Vers la constitution d'un référentiel</w:t>
+                <w:t xml:space="preserve">Fabriquer une pirogue monoxyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Poissonnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Paul Bacoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Bacoup</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie en Bourgogne-Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.20-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03898352v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making clothes, dressing the deceased: Analysis of 2nd century AD silk clothing from the child mummy of Burgast (Altai Mountains, Mongolia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pirogues et travail du bois au Néolithique : caractérisation des traces et des déchets produits expérimentalement. Vers la constitution d'un référentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Poissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bacoup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ara.2021.100343⟩</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49, pp.102-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.16448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516146v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03898352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escalles « Mont d'Hubert » (Pas-de-Calais) : premiers résultats de la fouille de l'enceinte du Néolithique moyen II implantée sur le littoral de la Mer du Nord</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making clothes, dressing the deceased: Analysis of 2nd century AD silk clothing from the child mummy of Burgast (Altai Mountains, Mongolia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaline Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Praud</w:t>
+                <w:t xml:space="preserve">Mathilde Cervel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Panloups</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+                <w:t xml:space="preserve">Dominique Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noost Bayarkhuu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.100343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2021.100343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856079v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les barrages de pêcheries de l'estuaire du Léguer dans leur contexte sédimentaire. Apport à la géoarchéologie de la baie de Lannion (Côtes-d'Armor)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Escalles « Mont d'Hubert » (Pas-de-Calais) : premiers résultats de la fouille de l'enceinte du Néolithique moyen II implantée sur le littoral de la Mer du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Langouët</w:t>
+                <w:t xml:space="preserve">Elisabeth Panloups</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'AMARAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 25, pp.65-85</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418255v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat, Gallic War and dendrochronology of oak (Quercus sp.) of the first Century B.C.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les barrages de pêcheries de l'estuaire du Léguer dans leur contexte sédimentaire. Apport à la géoarchéologie de la baie de Lannion (Côtes-d'Armor)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Durost</w:t>
+                <w:t xml:space="preserve">Loïc Langouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges-Noël Lambert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'AMARAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.65-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03543233v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Climat, Gallic War and dendrochronology of oak (Quercus sp.) of the first Century B.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Durost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Noël Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.31-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03543233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un grand bâtiment du Néolithique final à Houplin-Ancoisne &amp;quot;Le Marais de Santes&amp;quot; (Nord, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Palau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'archéologie romande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1429,650 +1554,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koruc : un projet de recherche et de restitution portant sur la navigation à la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bacoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve Rencontres Nord-Sud : Dessine-moi le Passé ! De l’étude scientifique à la production d’images du Mésolithique à l’âge du Bronze (Xe-Ier millénaires avant notre ère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for the perfect tree? Selecting and felling a Neolithic logboat tree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">À la recherche de l’arbre parfait : sélection, abattage et tronçonnage d’un arbre à pirogue digne du Néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bacoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International congress of experimental archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Pezenas, France</w:t>
+              <w:t xml:space="preserve">6e Congrès d'Archéologie Expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Pézenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660967v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03899953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials of Eneolithic cultures of the steppe and forest-steppe zones of the 5-4 mill BC in the Dnieper-Dvina interfluves (based on materials from the Serteya II settlement)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking for the perfect tree? Selecting and felling a Neolithic logboat tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bacoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Mazurkevich</w:t>
+                <w:t xml:space="preserve">Emmanuel Guerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+                <w:t xml:space="preserve">Jacky Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe Russian Archaeological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Samara, Russia</w:t>
+              <w:t xml:space="preserve">6th International congress of experimental archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Pezenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903219v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche de l’arbre parfait : sélection, abattage et tronçonnage d’un arbre à pirogue digne du Néolithique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacky Meslin</w:t>
+                <w:t xml:space="preserve">Materials of Eneolithic cultures of the steppe and forest-steppe zones of the 5-4 mill BC in the Dnieper-Dvina interfluves (based on materials from the Serteya II settlement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Mazurkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Kittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Dolbunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès d'Archéologie Expérimentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Pézenas, France</w:t>
+              <w:t xml:space="preserve">VIe Russian Archaeological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Samara, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03899953v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anthropologie du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Fohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Digol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervenir sur le bâti en bois du patrimoine: méthodes d’hier à aujourd’hui Du diagnostic à son maintien dans le temps. Quel intervenant pour quelle intervention ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICOMOS France, Nov 2020, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05009173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2082,349 +2207,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations et espaces sacrés dans l'Altaï mongol: les sites archéologiques de Burgast et Ikh Khatuu (1100 a.C.-1100 p.C.),résultats des fouilles (2014-2016) de la mission archéologique franco-mongole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cervel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noost Bayarkhuu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Lepetz. Éditions Mergoil, 2022, 978-2-35518-122-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêcheries de Normandie. Archéologie et histoire des pêcheries littorales du département de la Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 720 p., 2016, Archéologie et Culture, 978-2-7535-5004-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de La Hersonnais à Pléchâtel (Ille-et-Vilaine) : un ensemble de bâtiments collectifs du Néolithique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tinevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Becuwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société Préhistorique Française -Travaux. 5, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2434,470 +2559,470 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse détaillée des structures et de la stratigraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Epaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Prodéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Digol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Bourgeois; Frédéric Prodéo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Seigneurs du marais. La résidence fossoyée de la Mothe de Pineuilh (Gironde, Xe-XIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse universitaire de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-180, 2024, Publications du Centre de Recherches Archéologiques et Historiques Anciennes et Médiévales, 978-2-38185-215-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivan Praud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Néolithique à l’âge du Bronze sur le littoral de la Manche et de la mer du Nord : le site d’Escalles « mont d’Hubert » (Pas-de-Calais)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.381-396, 2024, Mémoires de la Société préhistorique française, 73, 2-913745-94-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données botaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Werthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivan Praud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Néolithique à l’âge du Bronze sur le littoral de la Manche et de la mer du Nord : le site d’Escalles « mont d’Hubert » (Pas-de-Calais)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.82, 2024, Mémoires de la Société préhistorique française, 73, 2-913745-94-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et économie des bois d'œuvre, cycles d'exploitation forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Digol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Bourgeois; Frédéric Prodéo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Seigneurs du marais. La résidence fossoyée de la Mothe de Pineuilh (Gironde, X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2910,922 +3035,922 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-XII</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.351-379, 2024, Publications du Centre de Recherches Archéologiques et Historiques Anciennes et Médiévales, 978-2-38185-215-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 12 - Dendrochronologie du cimetière de Burgast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bernard</w:t>
+                <w:t xml:space="preserve">Chapitre 19 - De chair et de feu : Pratiques rituelles autour du mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Lepetz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupations et espaces sacrés dans l'Altaï mongol : les sites archéologiques de Burgast et Ikh Khatuu, 1100 a.C. - 1100 p.C. : résultats des fouilles (2014-2016) de la mission archéologique franco-mongole.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.Editions Mergoil, 2022, 978-2-35518-122-1</w:t>
+              <w:t xml:space="preserve">, Editions Mergoil, 2022, 978-2-35518-122-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660398v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 25 - Des usages du bois dans les structures Türk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Chapitre 12 - Dendrochronologie du cimetière de Burgast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Lepetz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupations et espaces sacrés dans l'Altaï mongol : les sites archéologiques de Burgast et Ikh Khatuu, 1100 a.C. - 1100 p.C. : résultats des fouilles (2014-2016) de la mission archéologique franco-mongole.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Mergoil, 2022, 978-2-35518-122-1</w:t>
+              <w:t xml:space="preserve">, pp.Editions Mergoil, 2022, 978-2-35518-122-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660440v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 18 - La vaisselle en bois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard V.</w:t>
+                <w:t xml:space="preserve">Chapitre 25 - Des usages du bois dans les structures Türk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Lepetz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupations et espaces sacrés dans l'Altaï mongol : les sites archéologiques de Burgast et Ikh Khatuu, 1100 a.C. - 1100 p.C. : résultats des fouilles (2014-2016) de la mission archéologique franco-mongole.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Mergoil, 2022, 978-2-35518-122-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660415v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 19 - De chair et de feu : Pratiques rituelles autour du mort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Chapitre 18 - La vaisselle en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard V.</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Lepetz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupations et espaces sacrés dans l'Altaï mongol : les sites archéologiques de Burgast et Ikh Khatuu, 1100 a.C. - 1100 p.C. : résultats des fouilles (2014-2016) de la mission archéologique franco-mongole.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Mergoil, 2022, 978-2-35518-122-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660431v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’anthropologie du bois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Landounic : le plus vieux moulin à marée est désormais breton !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Epaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Digol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corentin Olivier</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervenir sur le bâti en bois du patrimoine : méthodes d’hier et d’aujourd’hui. Du diagnostic à son maintien dans le temps. Quel intervenant pour quelle intervention ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 33, pp.62-69, 2021, Cahier d’ICOMOS France</w:t>
+              <w:t xml:space="preserve">L'énergie des marées. Hier, aujourd'hui et demain. Sous la direction de Ewan Sonnic. Presses universitaires de Rennes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-73, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03220592v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enceinte monumentale chasséenne de Passel “Le Vivier”, Oise</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L’anthropologie du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Boulen</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Digol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t>
+              <w:t xml:space="preserve">ICOMOS France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.173-187, 2021, Mémoire LV, 979-10-90534-65-0</w:t>
+              <w:t xml:space="preserve">Intervenir sur le bâti en bois du patrimoine : méthodes d’hier et d’aujourd’hui. Du diagnostic à son maintien dans le temps. Quel intervenant pour quelle intervention ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, pp.62-69, 2021, Cahier d’ICOMOS France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470705v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03220592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landounic : le plus vieux moulin à marée est désormais breton !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L’enceinte monumentale chasséenne de Passel “Le Vivier”, Oise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandre Bedault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Le Gall</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'énergie des marées. Hier, aujourd'hui et demain. Sous la direction de Ewan Sonnic. Presses universitaires de Rennes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.57-73, 2021</w:t>
+              <w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-187, 2021, Mémoire LV, 979-10-90534-65-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433688v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7 - Early Medieval Woodland Management and Timber Production in north-western France, 400-1200 CE: The Beginning or The End of Forestry Experiments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catteddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Digol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3972,51 +4097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060604v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Corre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noost Bayarkhuu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406598v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Muigg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Haneca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gr&#252;newald" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2516240122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151031v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mabo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Agranier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bacoup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.16448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Saunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100343" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03418255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Langou&#235;t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rossignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-No&#235;l Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.932" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855697v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard V." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guerton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Meslin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mazurkevich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kittel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899953v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fohrer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Digol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Olivier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859291v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03179977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4248" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tinevez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Becuwe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844863v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prod&#233;o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?GCOI=28777100082350" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Werthe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05094941v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660440v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470705v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Couturier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Gall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660858v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060604v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Corre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lazzerini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marchina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noost Bayarkhuu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322431" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591204v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Biar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Nicolizas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parpaite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Muigg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Haneca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gr&#252;newald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2516240122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151031v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mabo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Agranier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bacoup" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.16448" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516146v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Saunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cervel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100343" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03418255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Langou&#235;t" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rossignol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-No&#235;l Lambert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.932" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martial" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451431v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guerton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Meslin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard V." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903219v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Mazurkevich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Maigrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kittel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05009173v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fohrer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Digol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Olivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03179977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4248" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tinevez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Becuwe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prod&#233;o" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?GCOI=28777100082350" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/shop_515-49963-2674-822/m73-2024-du-neolithique-a-l-age-du-bronze-sur-le-littoral-de-la-manche-et-de-la-mer-du-nord-le-site-d-escalles-mont-d-hubert-pas-de-calais-dir.-ivan-praud.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05100779v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Werthe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05094941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660440v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433688v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Couturier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Gall" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220592v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470705v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>