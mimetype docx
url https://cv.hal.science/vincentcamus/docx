--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -2313,51 +2313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EF0F782"/>
+    <w:nsid w:val="278FDBC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>