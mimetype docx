--- v1 (2026-04-12)
+++ v2 (2026-05-25)
@@ -577,325 +577,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05247443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary mediastinal B-cell lymphoma (PMBCL): The LYSA pragmatic guidelines</w:t>
+                <w:t xml:space="preserve">Interim PET after 4 Cycles Predicts Outcome in Histomolecularly Confirmed Primary Mediastinal B-Cell Lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Renaud</w:t>
+                <w:t xml:space="preserve">Vincent Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Donzel</w:t>
+                <w:t xml:space="preserve">Thierry Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Decroocq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Galtier</w:t>
+                <w:t xml:space="preserve">Fabienne Desmots-Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Blanc-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2025.115369⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (9), pp.2232-2246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2024015577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003527v1</w:t>
+                <w:t xml:space="preserve">hal-04982054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interim PET after 4 Cycles Predicts Outcome in Histomolecularly Confirmed Primary Mediastinal B-Cell Lymphoma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary mediastinal B-cell lymphoma (PMBCL): The LYSA pragmatic guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Desmots-Loyer</w:t>
+                <w:t xml:space="preserve">Loïc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Blanc-Durand</w:t>
+                <w:t xml:space="preserve">Marie Donzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Kanoun</w:t>
+                <w:t xml:space="preserve">Justine Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Decazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (9), pp.2232-2246. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 220, pp.115369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2024015577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2025.115369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982054v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of primary mediastinal B-cell lymphomas with higher clonal dominance and poorer outcome using 5' RACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1119,51 +1119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High PDL1/PDL2 gene expression correlates with worse outcome in primary mediastinal large B-cell lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Viailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1387,51 +1387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating tumor DNA in primary mediastinal large B-cell lymphoma versus classical Hodgkin lymphoma: a retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1521,51 +1521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcomes of older patients with diffuse large B-cell lymphoma treated with R-CHOP: 10-year follow-up of the LNH03-6B trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2313,51 +2313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="278FDBC8"/>
+    <w:nsid w:val="A2E357CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2544,51 +2544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincentcamus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1559-007X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195615v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Penichoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Decazes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rossi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Haioun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.70117" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05011826v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galtier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mesguich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bachy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70091" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05247443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournilhac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krimo Bouabdallah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Lecolant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hacini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Laribi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024015787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05003527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Renaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Donzel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Decroocq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.115369" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982054v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Molina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots-Loyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanc-Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kanoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024015577" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viennot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Viailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Drieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Liana Veresezan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024013723" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zduniak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Draye-Carbonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Becker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonnelet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.70010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023011169" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04112173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Herault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Draye-Carbonnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zduniak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.04.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03671416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tonnelet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2021.2010060" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oberic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022007609" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04084965v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Calvez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoullin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Renaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Botella-Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Srour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0284186X.2022.2130709" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03671528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Dubois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruminy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;julien Viailly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Veresezan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccr3.4504" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bennabi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpeaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yrondi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Genty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destouches" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2237-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344784v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beauvais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Marchand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Furst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huynh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-180575" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincentcamus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1559-007X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195615v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Penichoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Decazes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rossi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Haioun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.70117" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05011826v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galtier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mesguich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bachy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hem3.70091" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05247443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournilhac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krimo Bouabdallah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Lecolant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hacini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Laribi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024015787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982054v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Camus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Molina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots-Loyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanc-Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kanoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024015577" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05003527v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Renaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Donzel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Decroocq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2025.115369" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Viennot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Viailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Drieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Liana Veresezan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024013723" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zduniak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Draye-Carbonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Becker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonnelet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.70010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023011169" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04112173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Herault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Draye-Carbonnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Zduniak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.04.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03671416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tonnelet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2021.2010060" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Belot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oberic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ghesqui&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2022007609" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04084965v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Calvez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoullin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Renaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Botella-Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Srour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0284186X.2022.2130709" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03671528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Dubois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruminy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;julien Viailly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Veresezan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccr3.4504" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02524109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bennabi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpeaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yrondi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Genty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Destouches" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2237-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344784v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beauvais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Marchand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Furst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huynh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-180575" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>