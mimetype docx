--- v0 (2026-03-04)
+++ v1 (2026-04-11)
@@ -365,711 +365,836 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03597009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie et société : Quelques enjeux à l’heure de l’Anthropocène</w:t>
+                <w:t xml:space="preserve">Que peut-on attendre de la méthode pXRF pour caractériser le petit mobilier en cuivre et en alliages cuivreux ? L’expérience du projet ANR Celtic Brass Coins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guichard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mazille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’archéologie française en France et à l’étranger. Assises scientifiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, Jun 2023, Paris, France. pp.161-175</w:t>
+              <w:t xml:space="preserve">Colloque Corpus. Petit mobilier et archéométrie : Verre, métaux et roches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359505v1</w:t>
+                <w:t xml:space="preserve">hal-05562454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Celtic Brass Coins project: production and use of coined brass in Gaul at the end of the Late Iron Age. First results</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archéologie et société : Quelques enjeux à l’heure de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
+              <w:t xml:space="preserve">L’archéologie française en France et à l’étranger. Assises scientifiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, Jun 2023, Paris, France. pp.161-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613180v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-ronde sur les Enjeux de la Science Ouverte pour l'archéologie, Colloque MASA (Tours, 2 dec 2022)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Celtic Brass Coins project: production and use of coined brass in Gaul at the end of the Late Iron Age. First results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bouiron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guichard</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque MASA “Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946876v1</w:t>
+                <w:t xml:space="preserve">hal-04613180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat et milieu humide en Grande Limagne de l’Âge du Fer au Moyen Âge. Essai de spatialisation dynamique des relations sociétés-milieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table-ronde sur les Enjeux de la Science Ouverte pour l'archéologie, Colloque MASA (Tours, 2 dec 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Trément</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Favreau Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les fleuves aussi ont une histoire 2 : Pratiques sociales et hydrosystèmes fluviaux, lacustres et palustres des sociétés pré-industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Joëlle Burnouf; Philippe Leveau, Apr 2002, Aix-en-Provence, France. pp.95-109</w:t>
+              <w:t xml:space="preserve">colloque MASA “Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01839411v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des espaces et des paysages. Essai de spatialisation dynamique des relations habitat - milieu humide en Grande Limagne, de l’Âge du Fer au Moyen Âge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Habitat et milieu humide en Grande Limagne de l’Âge du Fer au Moyen Âge. Essai de spatialisation dynamique des relations sociétés-milieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Trément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Ballut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Segard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’historien en quête d’espaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Luc Fray; Céline Perol, May 2002, Clermont-Ferrand, France. pp.17-37</w:t>
+              <w:t xml:space="preserve">Les fleuves aussi ont une histoire 2 : Pratiques sociales et hydrosystèmes fluviaux, lacustres et palustres des sociétés pré-industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joëlle Burnouf; Philippe Leveau, Apr 2002, Aix-en-Provence, France. pp.95-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01839426v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01839411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des espaces et des paysages. Essai de spatialisation dynamique des relations habitat - milieu humide en Grande Limagne, de l’Âge du Fer au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Ballut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’historien en quête d’espaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Luc Fray; Céline Perol, May 2002, Clermont-Ferrand, France. pp.17-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01839426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Habitat et urbanisme en Gaule interne aux IIe et Ier s. av J.-C. L’apport de deux fouilles récentes : Besançon (Doubs) et Roanne (Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Olivier Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Lavendhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge du Fer dans le Jura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Pontarlier et Yverdon, France. pp.239-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1079,236 +1204,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception du mont Beuvray d’après les photographie partagées sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Paysage Territoire Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Glux-en-Glenne (Bibracte), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet européen REFIT : Resituating Europe’s First Towns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Moore</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonhattan Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Tully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Paysage Territoire Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Glux-en-Glenne (Bibracte), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1318,218 +1443,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodumna (Roanne, Loire), le village gaulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Lavendhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Méniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme, 1997, Documents d'archéologie française, 2-7351-0619-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La préhistoire, la protohistoire, la romanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gallimard, pp.14-15, 1997, Parc naturel régional du Morvan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1539,249 +1664,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limagne, Frankreich, Puy-de-Dôme, Auvergne, Massif central. Philologie ; Geographie, Topographie, Sedimentologie ; Wirtschaftsweise, Siedlungen und Agrarlandschaften ; Bestattungssiten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Orengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sievers, S. and Urbazn, O.H. and Ramsl, P.C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexikon zur keltischen Archäologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Osterreichischen Akademie der Wissenschaften, pp.1177-1179, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late La Tène figurative painted pottery : diffusion of a product or a concept ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliana Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque de l'European Ceramic Society (22 juin 1997, Versailles), Keys Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 132-136, Trans Tech. Publications, pp.1476-1479, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1791,111 +1916,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du nouveau sur les agglomérations de plaine et oppida de la période césarienne du Centre-est de la Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alésia, l’alliance brisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03597027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1905,500 +2030,500 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire 2024 du programme de recherche archéologique 2022-2025 sur le mont Beuvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fochesato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bibracte EPCC. 2025, pp.344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire 2023 du programme de recherche archéologique 2022-2025 sur le mont Beuvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fochesato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bibracte EPCC. 2024, pp.364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire 2022 du programme de recherche archéologique 2022-2025 sur le mont Beuvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fochesato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bibracte EPCC. 2023, pp.316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel 2020 du programme quadriennal de recherche 2017-2020 sur le Mont-Beuvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ISBN : 978-2-490601-08-0, Bibracte EPCC. 2021, pp.288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03261895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GUIHCARD (V.), FOCHESATO (A.), MEUNIER (A.) — Programme quadriennal 2017-2020 de recherche sur le mont Beuvray, rapport triennal 2017-2019. Glux-en-Glenne : BIBRACTE, 2020, 96 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fochesato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Bibracte Centre Archéologique Européen. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel 2019 du programme quadriennal de recherche 2017-2020 sur le Mont Beuvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ISBN : 978-2-490601-03-5, Bibracte - Centre archéologique européen. 2020, pp.328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02512035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2466,51 +2591,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FF8038C"/>
+    <w:nsid w:val="7EBDE710"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2697,51 +2822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincentguichard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3269-269X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029349656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116448510" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibracte.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03597009v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613180v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favreau Laura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier Guilhot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lavendhomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518468v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Moore" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Alvarez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Tully" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gentric" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Orengo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Pasquier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03597027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031388v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261895v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincentguichard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3269-269X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029349656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116448510" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibracte.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03597009v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359505v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favreau Laura" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tr&#233;ment" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Olivier Guilhot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lavendhomme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518468v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518467v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Moore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Alvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Tully" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gentric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Orengo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Pasquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03597027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034734v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610201v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meunier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>