--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -2591,51 +2591,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EBDE710"/>
+    <w:nsid w:val="E582CD0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>