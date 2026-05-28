--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -2591,51 +2591,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E582CD0C"/>
+    <w:nsid w:val="92EB1042"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>