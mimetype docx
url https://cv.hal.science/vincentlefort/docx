--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2074,269 +2074,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00193171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 43 non-protein-coding mRNA genes in Arabidopsis, including the MIR162a-derived transcripts</w:t>
+                <w:t xml:space="preserve">GPS@ bioinformatics portal: from network to EGEE grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Hirsch</w:t>
+                <w:t xml:space="preserve">Christophe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Vankersschaver</w:t>
+                <w:t xml:space="preserve">Christophe Combet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnane Boualem</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilbert Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 120 (1), pp.187-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118293v1</w:t>
+                <w:t xml:space="preserve">hal-00313733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS@ bioinformatics portal: from network to EGEE grid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of 43 non-protein-coding mRNA genes in Arabidopsis, including the MIR162a-derived transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vankersschaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Blanchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefort</w:t>
+                <w:t xml:space="preserve">Adnane Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Combet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 140 (4), pp.1192-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.073817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00313733v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3352,51 +3352,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2425A84D"/>
+    <w:nsid w:val="61629087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3583,51 +3583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincentlefort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2864-4783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148181v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-023-00289-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03385026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fumey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009321" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Correia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt-Azeroual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz303" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02404399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oliva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pulicani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz249" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01888794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chakiachvili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milanesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01794206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Longueville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx149" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01283940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Ming Chang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di&#160;tommaso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Notredame" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv310" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01283927v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Desper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv150" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01140756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0253-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lajoie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-11-r109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00646393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Dang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh S. Le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Le Si" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr435" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511784v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hordijk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syq010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buffet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn180" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-413" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek E. Wildman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Uddin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Opazo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704342104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vankersschaver" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boualem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.073817" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Del&#233;age" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927495v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bothorel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Emery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Lamotte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaignard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cae9c1706f32e1121e59ee4084cf8a2f7780c663;origin=https://hal.archives-ouvertes.fr/lirmm-04171762;visit=swh:1:snp:2cd793d69bb88ac0c38e2f99517b966488d15f2a;anchor=swh:1:rel:cb487af0450f7a91866f3d319d41cfdb4cef324d;path=/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171775v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c9499172d8ebea2e0981679e3e6c3b860995439;origin=https://hal.archives-ouvertes.fr/lirmm-04171775;visit=swh:1:snp:47b24c03bc71832f650ff3f680de373c813ea1a8;anchor=swh:1:rel:40e3645a1ecae312bb46cbe1132ef90ab9e94b6d;path=/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincentlefort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2864-4783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148181v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-023-00289-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03385026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fumey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009321" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Correia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt-Azeroual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz303" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02404399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oliva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pulicani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz249" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01888794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chakiachvili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milanesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01794206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Longueville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx149" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01283940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Ming Chang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di&#160;tommaso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Notredame" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv310" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01283927v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Desper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv150" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01140756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0253-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lajoie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-11-r109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00646393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Dang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh S. Le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Le Si" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr435" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511784v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hordijk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syq010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buffet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn180" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-413" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek E. Wildman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Uddin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Opazo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704342104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Del&#233;age" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118293v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vankersschaver" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boualem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.073817" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927495v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bothorel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Emery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Lamotte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaignard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cae9c1706f32e1121e59ee4084cf8a2f7780c663;origin=https://hal.archives-ouvertes.fr/lirmm-04171762;visit=swh:1:snp:2cd793d69bb88ac0c38e2f99517b966488d15f2a;anchor=swh:1:rel:cb487af0450f7a91866f3d319d41cfdb4cef324d;path=/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171775v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c9499172d8ebea2e0981679e3e6c3b860995439;origin=https://hal.archives-ouvertes.fr/lirmm-04171775;visit=swh:1:snp:47b24c03bc71832f650ff3f680de373c813ea1a8;anchor=swh:1:rel:40e3645a1ecae312bb46cbe1132ef90ab9e94b6d;path=/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>