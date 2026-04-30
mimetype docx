--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -2074,269 +2074,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00193171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS@ bioinformatics portal: from network to EGEE grid</w:t>
+                <w:t xml:space="preserve">Characterization of 43 non-protein-coding mRNA genes in Arabidopsis, including the MIR162a-derived transcripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Blanchet</w:t>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Combet</w:t>
+                <w:t xml:space="preserve">Marion Vankersschaver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Deléage</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adnane Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 140 (4), pp.1192-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.073817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00313733v1</w:t>
+                <w:t xml:space="preserve">hal-00118293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 43 non-protein-coding mRNA genes in Arabidopsis, including the MIR162a-derived transcripts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Hirsch</w:t>
+                <w:t xml:space="preserve">GPS@ bioinformatics portal: from network to EGEE grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lucas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Combet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Deléage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 120 (1), pp.187-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118293v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00313733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3352,51 +3352,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61629087"/>
+    <w:nsid w:val="0D2BEE67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3583,51 +3583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincentlefort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2864-4783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148181v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-023-00289-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03385026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fumey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009321" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Correia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt-Azeroual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz303" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02404399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oliva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pulicani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz249" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01888794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chakiachvili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milanesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01794206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Longueville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx149" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01283940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Ming Chang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di&#160;tommaso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Notredame" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv310" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01283927v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Desper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv150" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01140756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0253-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lajoie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-11-r109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00646393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Dang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh S. Le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Le Si" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr435" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511784v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hordijk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syq010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buffet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn180" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-413" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek E. Wildman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Uddin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Opazo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704342104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Del&#233;age" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118293v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vankersschaver" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boualem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.073817" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927495v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bothorel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Emery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Lamotte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaignard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cae9c1706f32e1121e59ee4084cf8a2f7780c663;origin=https://hal.archives-ouvertes.fr/lirmm-04171762;visit=swh:1:snp:2cd793d69bb88ac0c38e2f99517b966488d15f2a;anchor=swh:1:rel:cb487af0450f7a91866f3d319d41cfdb4cef324d;path=/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171775v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c9499172d8ebea2e0981679e3e6c3b860995439;origin=https://hal.archives-ouvertes.fr/lirmm-04171775;visit=swh:1:snp:47b24c03bc71832f650ff3f680de373c813ea1a8;anchor=swh:1:rel:40e3645a1ecae312bb46cbe1132ef90ab9e94b6d;path=/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincentlefort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2864-4783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148181v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-023-00289-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03385026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fumey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009321" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Correia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt-Azeroual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz303" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02404399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oliva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pulicani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz249" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01888794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chakiachvili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milanesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01794206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Longueville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx149" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01283940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Ming Chang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di&#160;tommaso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Notredame" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv310" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01283927v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Desper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv150" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01140756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0253-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lajoie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-11-r109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00646393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Dang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh S. Le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Le Si" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr435" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511784v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hordijk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syq010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buffet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn180" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-413" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek E. Wildman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Uddin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Opazo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704342104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vankersschaver" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boualem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.073817" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Del&#233;age" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927495v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bothorel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Emery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Lamotte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaignard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cae9c1706f32e1121e59ee4084cf8a2f7780c663;origin=https://hal.archives-ouvertes.fr/lirmm-04171762;visit=swh:1:snp:2cd793d69bb88ac0c38e2f99517b966488d15f2a;anchor=swh:1:rel:cb487af0450f7a91866f3d319d41cfdb4cef324d;path=/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171775v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c9499172d8ebea2e0981679e3e6c3b860995439;origin=https://hal.archives-ouvertes.fr/lirmm-04171775;visit=swh:1:snp:47b24c03bc71832f650ff3f680de373c813ea1a8;anchor=swh:1:rel:40e3645a1ecae312bb46cbe1132ef90ab9e94b6d;path=/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>