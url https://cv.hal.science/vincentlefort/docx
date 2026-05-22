--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -442,295 +442,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03385026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NGPhylogeny.fr: new generation phylogenetic services for non-specialists</w:t>
+                <w:t xml:space="preserve">Accounting for ambiguity in ancestral sequence reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
+                <w:t xml:space="preserve">Adrien Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Correia</w:t>
+                <w:t xml:space="preserve">Sylvain Pulicani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Doppelt-Azeroual</w:t>
+                <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Mareuil</w:t>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (W1), pp.W260-W265. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (21), pp.4290-4297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341225v1</w:t>
+                <w:t xml:space="preserve">pasteur-02404399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for ambiguity in ancestral sequence reconstruction</w:t>
+                <w:t xml:space="preserve">NGPhylogeny.fr: new generation phylogenetic services for non-specialists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Oliva</w:t>
+                <w:t xml:space="preserve">Frédéric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pulicani</w:t>
+                <w:t xml:space="preserve">Damien Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brehelin</w:t>
+                <w:t xml:space="preserve">Olivia Doppelt-Azeroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+                <w:t xml:space="preserve">Fabien Mareuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (21), pp.4290-4297. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (W1), pp.W260-W265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02404399v1</w:t>
+                <w:t xml:space="preserve">hal-02341225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAVES: a web application for versatile enhanced bioinformatic services</w:t>
               </w:r>
@@ -859,51 +859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (9), pp.2422-2424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -976,51 +976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Di tommaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Notredame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1093,51 +1093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Desper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32 (10), pp.2798-2800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1314,77 +1314,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational discovery of regulatory elements in a continuous expression space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brehelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (11), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1470,51 +1470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh S. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Le Si</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (19), pp.2758-2760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3191,51 +3191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FastME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:8c9499172d8ebea2e0981679e3e6c3b860995439;origin=https://hal.archives-ouvertes.fr/lirmm-04171775;visit=swh:1:snp:47b24c03bc71832f650ff3f680de373c813ea1a8;anchor=swh:1:rel:40e3645a1ecae312bb46cbe1132ef90ab9e94b6d;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3352,51 +3352,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D2BEE67"/>
+    <w:nsid w:val="C05AAB95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3583,51 +3583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincentlefort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2864-4783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148181v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-023-00289-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03385026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fumey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009321" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Correia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt-Azeroual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz303" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02404399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oliva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pulicani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz249" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01888794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chakiachvili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milanesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01794206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Longueville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx149" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01283940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Ming Chang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di&#160;tommaso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Notredame" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv310" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01283927v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Desper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv150" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01140756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0253-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lajoie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-11-r109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00646393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Dang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh S. Le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Le Si" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr435" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511784v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hordijk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syq010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buffet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn180" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-413" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek E. Wildman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Uddin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Opazo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704342104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vankersschaver" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boualem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.073817" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Del&#233;age" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927495v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bothorel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Emery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Lamotte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaignard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cae9c1706f32e1121e59ee4084cf8a2f7780c663;origin=https://hal.archives-ouvertes.fr/lirmm-04171762;visit=swh:1:snp:2cd793d69bb88ac0c38e2f99517b966488d15f2a;anchor=swh:1:rel:cb487af0450f7a91866f3d319d41cfdb4cef324d;path=/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171775v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c9499172d8ebea2e0981679e3e6c3b860995439;origin=https://hal.archives-ouvertes.fr/lirmm-04171775;visit=swh:1:snp:47b24c03bc71832f650ff3f680de373c813ea1a8;anchor=swh:1:rel:40e3645a1ecae312bb46cbe1132ef90ab9e94b6d;path=/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincentlefort" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2864-4783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148181v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-023-00289-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03385026v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fumey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009321" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02404399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Oliva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pulicani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz249" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Correia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Doppelt-Azeroual" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz303" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01888794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chakiachvili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milanesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty639" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01794206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Longueville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx149" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01283940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Ming Chang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di&#160;tommaso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Notredame" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv310" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01283927v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Desper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv150" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01140756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0253-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00796453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lajoie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-11-r109" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00646393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Dang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh S. Le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Le Si" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr435" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511784v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Hordijk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syq010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dereeper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buffet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn180" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-413" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00193171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek E. Wildman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Uddin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C. Opazo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704342104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vankersschaver" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boualem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.073817" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Del&#233;age" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927495v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bothorel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Emery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lecl&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Lamotte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaignard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cae9c1706f32e1121e59ee4084cf8a2f7780c663;origin=https://hal.archives-ouvertes.fr/lirmm-04171762;visit=swh:1:snp:2cd793d69bb88ac0c38e2f99517b966488d15f2a;anchor=swh:1:rel:cb487af0450f7a91866f3d319d41cfdb4cef324d;path=/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171775v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c9499172d8ebea2e0981679e3e6c3b860995439;origin=https://hal.archives-ouvertes.fr/lirmm-04171775;visit=swh:1:snp:47b24c03bc71832f650ff3f680de373c813ea1a8;anchor=swh:1:rel:40e3645a1ecae312bb46cbe1132ef90ab9e94b6d;path=/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>