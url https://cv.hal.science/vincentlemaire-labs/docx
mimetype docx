--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -2428,173 +2428,291 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PRECISE - How to move from explainability to explanation: proposal for a process for explaining AI predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frugal AI: Introduction, Concepts, Development and Open Questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bélorgey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charbonniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2604,151 +2722,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA ET EMPREINTE ENVIRONNEMENTALE : QUELLE CONSOMMATION D’ÉNERGIE POUR QUELLES ÉTAPES ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Busato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 6. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2758,105 +2876,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Mining Exploration, Sélection, Compréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Universite Paris Sud - Laboratoire de Recherche en Informatique UMR 8623, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05060488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2924,51 +3042,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BD86BCB"/>
+    <w:nsid w:val="8151E8E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3155,51 +3273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincentlemaire-labs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6030-2356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lemaire_v_2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hoarau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Le Gall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434232v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Montes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2021.2023205" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949077v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Badi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail-Fawaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javidan Abdullayev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825872" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cousot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Troisemaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Flocon Cholet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosselin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768013v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICKG55886.2022.00041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Achenchabe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bondu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892391" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327140v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Zafar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02877273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boull&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eole Cervenka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salperwyck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188281v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188359v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;lorgey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carbou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonniaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Autret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05060488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincentlemaire-labs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6030-2356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lemaire_v_2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hoarau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Le Gall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434232v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Montes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2021.2023205" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949077v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Badi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail-Fawaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javidan Abdullayev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825872" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cousot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Troisemaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Flocon Cholet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosselin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768013v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICKG55886.2022.00041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Achenchabe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bondu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892391" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327140v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Zafar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02877273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boull&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eole Cervenka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01911980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salperwyck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188281v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188359v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lamirel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Grondin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nodet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas George" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;lorgey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carbou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonniaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Autret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vautier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Busato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charlet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05060488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>