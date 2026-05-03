--- v1 (2026-03-29)
+++ v2 (2026-05-03)
@@ -66,1218 +66,1348 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New age constraints for the Perdasdefogu Basin, Italy: implications for vertebrate paleobiogeography during the early Permian</w:t>
+                <w:t xml:space="preserve">Understanding the Westphalo-Stephanian ichthyofaunal turnover with the contribution of the Vaulnaveys-le-Bas locality (Isère, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rossignol</w:t>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Logghe</w:t>
+                <w:t xml:space="preserve">Didier Rastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matias Delfosse-Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Luccisano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 675, pp.113085. </w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2026.2625733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05106706v1</w:t>
+                <w:t xml:space="preserve">hal-05607263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium isotopes in Palaeozoic stem-tetrapod bioapatite: Preservation, controls, ecology and oceanographic insights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New age constraints for the Perdasdefogu Basin, Italy: implications for vertebrate paleobiogeography during the early Permian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Logghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luccisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Telouk</w:t>
+                <w:t xml:space="preserve">Xiao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Thibon</w:t>
+                <w:t xml:space="preserve">Nathan Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 695, pp.123024. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 675, pp.113085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.123024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371671v1</w:t>
+                <w:t xml:space="preserve">insu-05106706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New aquatic vertebrate and ichnological remains from the Upper Carboniferous of Decazeville (Aveyron, France): implications for the paleofauna of the French Variscan basins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lithium isotopes in Palaeozoic stem-tetrapod bioapatite: Preservation, controls, ecology and oceanographic insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luccisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Luccisano</w:t>
+                <w:t xml:space="preserve">Jeremy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Rebillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Logghe</w:t>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Štamberg</w:t>
+                <w:t xml:space="preserve">Philippe Télouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/cr-palevol2025v24a11⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 695, pp.123024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.123024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05222114v1</w:t>
+                <w:t xml:space="preserve">hal-05371671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rodent fauna from Prat de Cest (Aude, France) and its biochronological implications for the Early Miocene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New aquatic vertebrate and ichnological remains from the Upper Carboniferous of Decazeville (Aveyron, France): implications for the paleofauna of the French Variscan basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luccisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Garcia</w:t>
+                <w:t xml:space="preserve">Arnaud Rebillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Logghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lazzari</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stanislav Štamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 84, pp.45-63. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geobios.2023.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/cr-palevol2025v24a11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880663v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05222114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoenvironmental and palaeoecological reconstructions based on oxygen, carbon and sulfur isotopes of Early Permian shark spines from the French Massif central</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The rodent fauna from Prat de Cest (Aude, France) and its biochronological implications for the Early Miocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luccisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Cuny</w:t>
+                <w:t xml:space="preserve">Xavier Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Pradel</w:t>
+                <w:t xml:space="preserve">Géraldine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fourel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111760⟩</w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84, pp.45-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2023.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554856v1</w:t>
+                <w:t xml:space="preserve">hal-04880663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematics, ontogeny and palaeobiogeography of the genus Orthacanthus (Diplodoselachidae, Xenacanthiformes) from the lower Permian of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Palaeoenvironmental and palaeoecological reconstructions based on oxygen, carbon and sulfur isotopes of Early Permian shark spines from the French Massif central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luccisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Kindlimann</w:t>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spp2.1470⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 628, pp.111760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866042v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic implications of the systematic reassessment of Xenacanthiformes and ‘Ctenacanthiformes’ (Chondrichthyes) neurocrania from the Carboniferous–Permian Autun Basin (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Systematics, ontogeny and palaeobiogeography of the genus Orthacanthus (Diplodoselachidae, Xenacanthiformes) from the lower Permian of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luccisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pouillon</w:t>
+                <w:t xml:space="preserve">Jean‐marc Pouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Kindlimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14772019.2022.2073279⟩</w:t>
+              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (6), pp.e1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spp2.1470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999482v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Triodus shark species (Xenacanthidae, Xenacanthiformes) from the lowermost Permian of France and its paleobiogeographic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luccisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Sebastien Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (2), pp.e1926470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02724634.2021.1926470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revision of the Eocene artiodactyls (Mammalia, Placentalia) from Aumelas and Saint-Martin-de-Londres (Montpellier limestones, Hérault, France) questions the early European artiodactyl radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic implications of the systematic reassessment of Xenacanthiformes and ‘Ctenacanthiformes’ (Chondrichthyes) neurocrania from the Carboniferous–Permian Autun Basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luccisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lihoreau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mizuki Rambert-Natsuaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (23), pp.1623-1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2022.2073279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revision of the Eocene artiodactyls (Mammalia, Placentalia) from Aumelas and Saint-Martin-de-Londres (Montpellier limestones, Hérault, France) questions the early European artiodactyl radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luccisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lihoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (19), pp.1631-1656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14772019.2020.1799253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1287,279 +1417,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New age constraints for the Perdasdefogu Basin, Italy: implications for early Permian vertebrate palaeobiogeography and Variscan Belt dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Logghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luccisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoTolosa 2025 : News from the Paleozoic worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Toulouse, France. pp.132-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05131735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Triodus species (Xenacanthidae, Xenacanthiformes) from the basal Permian of France (Autun basin, Saône-et-Loire) and its palaeobiogeographical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luccisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Sébastian Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1569,151 +1699,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poursuite des fouilles à Buxières-les-Mines : campagne 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Logghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Courville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rébillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luccisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiachun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muséum national d'Histoire naturelle. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1723,114 +1853,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessment of the freshwater chondrichthyans from the Permian of France : systematics and palaeoecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luccisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paleontology. Université Claude Bernard - Lyon I, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022LYO10127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04289179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1977,51 +2107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05106706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Logghe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luccisano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Shi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thibon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05222114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rebillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav &#352;tamberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a11" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lazzari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2023.12.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cuny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Pradel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111760" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Pouillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kindlimann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1470" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuki Rambert-Natsuaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pouillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2022.2073279" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Sebastien Steyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2021.1926470" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04954802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sudre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lihoreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2020.1799253" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05131735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S&#233;bastian Steyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Courville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R&#233;billard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachun Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04289179v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO10127" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rastel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Delfosse-Allain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luccisano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2026.2625733" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05106706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Logghe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Shi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;louk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thibon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05222114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rebillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav &#352;tamberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2025v24a11" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lazzari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2023.12.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cuny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Pradel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111760" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Pouillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kindlimann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1470" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Sebastien Steyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2021.1926470" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999482v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuki Rambert-Natsuaki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pouillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2022.2073279" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04954802v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sudre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lihoreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2020.1799253" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05131735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587720v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S&#233;bastian Steyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Courville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R&#233;billard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachun Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04289179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO10127" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>