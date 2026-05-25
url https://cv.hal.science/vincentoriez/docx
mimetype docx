--- v0 (2026-03-31)
+++ v1 (2026-05-25)
@@ -897,235 +897,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of sugarcane bagasse mild alkaline extract components by ultrafiltration – Membrane screening and effect of filtration parameters</w:t>
+                <w:t xml:space="preserve">Lignocellulosic biomass fractionation by mineral acids and resulting extract purification processes: Conditions, yields, and purities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Oriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Pontalier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves P.-Y. Pontalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 78, pp.91-99. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (23), 21 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2019.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules24234273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347948v1</w:t>
+                <w:t xml:space="preserve">hal-02622871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignocellulosic biomass fractionation by mineral acids and resulting extract purification processes: Conditions, yields, and purities</w:t>
+                <w:t xml:space="preserve">Separation of sugarcane bagasse mild alkaline extract components by ultrafiltration – Membrane screening and effect of filtration parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Oriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Peydecastaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves P.-Y. Pontalier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Pontalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (23), 21 p. </w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78, pp.91-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules24234273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2019.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622871v1</w:t>
+                <w:t xml:space="preserve">hal-02347948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugarcane bagasse mild alkaline fractionation and production of purified fractions by pulse chromatography with water</w:t>
               </w:r>
@@ -1877,51 +1877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05413943v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simron Rai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Nguyen Tan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visanu Tanboonchuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarttrawut Tulaphol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seelawut Damrongsiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2025.100450" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343168v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oriez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-16698-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04467376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Hiraga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Ebina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Su" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Watanabe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.149606" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04082692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi-Thanh Pham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pontalier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol5020027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04019569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labauze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Benjelloun-Mlayah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105904" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P.-Y. Pontalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol2010007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2019.01.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24234273" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Beyerle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.09.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968175v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#233;jois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moussaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980974v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04160701v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019INPT0016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05413943v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simron Rai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Nguyen Tan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visanu Tanboonchuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarttrawut Tulaphol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seelawut Damrongsiri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2025.100450" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343168v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lass&#232;gue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oriez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-025-16698-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04467376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Hiraga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Ebina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Su" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaru Watanabe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.149606" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04082692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi-Thanh Pham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peydecastaing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pontalier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol5020027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04019569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labauze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Benjelloun-Mlayah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2023.105904" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P.-Y. Pontalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol2010007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24234273" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2019.01.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Beyerle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.09.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968175v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#233;jois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moussaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04980974v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04160701v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019INPT0016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>