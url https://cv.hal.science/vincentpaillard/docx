--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -610,295 +610,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of light emission of quantum emitters coupled to silicon nanoantenna using cylindrical vector beams</w:t>
+                <w:t xml:space="preserve">Probing the optical near-field interaction of Mie nanoresonators with atomically thin semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Montagnac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Brûlé</w:t>
+                <w:t xml:space="preserve">Ana Estrada-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41377-023-01229-9⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-023-01211-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212490v1</w:t>
+                <w:t xml:space="preserve">hal-03845142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the optical near-field interaction of Mie nanoresonators with atomically thin semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of light emission of quantum emitters coupled to silicon nanoantenna using cylindrical vector beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Brûlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Estrada-Real</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.102. </w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-023-01211-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41377-023-01229-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845142v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperdoped Si nanocrystals embedded in silica for infrared plasmonics</w:t>
               </w:r>
@@ -1414,291 +1414,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered Near-and Far-Field Optical Response of Dielectric Nanostructures using Focused Cylindrical Vector Beams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gonzague Agez</w:t>
+                <w:t xml:space="preserve">Infrared nanoplasmonic properties of hyperdoped embedded Si nanocrystals in the few electrons regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelin Patoux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clement Majorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0085940⟩</w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.0283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2022-0283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848736v1</w:t>
+                <w:t xml:space="preserve">hal-03737737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared nanoplasmonic properties of hyperdoped embedded Si nanocrystals in the few electrons regime</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clement Majorel</w:t>
+                <w:t xml:space="preserve">Engineered Near-and Far-Field Optical Response of Dielectric Nanostructures using Focused Cylindrical Vector Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Demoulin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adelin Patoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022, pp.0283. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (13), pp.133101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2022-0283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0085940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737737v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile, rapid and robust nano-positioning of single-photon emitters by AFM-nanoxerography</w:t>
               </w:r>
@@ -2214,429 +2214,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of plasmonic directional antennas via evolutionary optimization</w:t>
+                <w:t xml:space="preserve">Enhancement of electric and magnetic dipole transition of rare-earth-doped thin films tailored by high-index dielectric nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.029069⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (7), pp.1682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.58.001682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303721v1</w:t>
+                <w:t xml:space="preserve">hal-02086098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of plasmonic properties of hyper-doped silicon nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of plasmonic directional antennas via evolutionary optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (20), pp.29069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.029069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2019.124336⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02303712v1</w:t>
+                <w:t xml:space="preserve">hal-02303721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of electric and magnetic dipole transition of rare-earth-doped thin films tailored by high-index dielectric nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theory of plasmonic properties of hyper-doped silicon nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Majorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelin Patoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (7), pp.1682. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 453, pp.124336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.58.001682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2019.124336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086098v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decay rate of magnetic dipoles near nonmagnetic nanostructures</w:t>
               </w:r>
@@ -3278,827 +3278,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the order of He+ and H+ ion co-implantation on damage generation and thermal evolution of complexes, platelets, and blisters in silicon</w:t>
+                <w:t xml:space="preserve">Silicon nanocrystals embedded in oxide films grown by magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Daghbouj</w:t>
+                <w:t xml:space="preserve">Larysa Khomenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">Mykola Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Darras</w:t>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fnaiech</w:t>
+                <w:t xml:space="preserve">Jedrzej Jedrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 119 (13), pp.135308 - 245301. </w:t>
+              <w:t xml:space="preserve">AIMS Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.538-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4945032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/matersci.2016.2.538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719485v1</w:t>
+                <w:t xml:space="preserve">hal-01763537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of second-harmonic generation from individual silicon nanowires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the order of He+ and H+ ion co-implantation on damage generation and thermal evolution of complexes, platelets, and blisters in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Baron</w:t>
+                <w:t xml:space="preserve">Nabil Daghbouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fnaiech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.125421⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (13), pp.135308 - 245301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4945032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763385v1</w:t>
+                <w:t xml:space="preserve">hal-01719485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary multi-objective optimization of colour pixels based on dielectric nano-antennas</w:t>
+                <w:t xml:space="preserve">Origin of second-harmonic generation from individual silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NNANO.2016.224⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (12), pp.125421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.125421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850271v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanocrystals embedded in oxide films grown by magnetron sputtering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+                <w:t xml:space="preserve">Evolutionary multi-objective optimization of colour pixels based on dielectric nano-antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jedrzej Jedrzejewski</w:t>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (2), pp.538-561. </w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.163 - 169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/matersci.2016.2.538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NNANO.2016.224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763537v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring Second-Harmonic Generation in Single L-Shaped Plasmonic Nanoantennas from the Capacitive to Conductive Coupling Regime</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced nonlinear optical response from individual silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yudong Wang</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Groot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+                <w:t xml:space="preserve">Houssem Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Periwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5b00358⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.121416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722782v1</w:t>
+                <w:t xml:space="preserve">hal-01763391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced nonlinear optical response from individual silicon nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring Second-Harmonic Generation in Single L-Shaped Plasmonic Nanoantennas from the Capacitive to Conductive Coupling Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo-Jay Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Houssem Kallel</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priyanka Periwal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Baron</w:t>
+                <w:t xml:space="preserve">C. de Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (12), </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (11), pp.1592 - 1601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.121416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5b00358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763391v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From patterned optical near-fields to high symmetry acoustic vibrations in gold crystalline platelets</w:t>
               </w:r>
@@ -4218,51 +4218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable enhancement of light absorption and scattering in Si 1 − x Ge x nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4498,51 +4498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si and Ge nanocrystals for future memory devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4644,90 +4644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and Size Effects on the Optical Properties of Isolated Silicon-Germanium Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Chehaidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Potie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4772,321 +4772,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic Deposition / Etch processes for the formation of Si raised sources and drains in advanced MOSFETs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photon antibunching in the optical near field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3487570⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (8), pp.081403(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.081403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736046v1</w:t>
+                <w:t xml:space="preserve">hal-00512232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon antibunching in the optical near field</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyclic Deposition / Etch processes for the formation of Si raised sources and drains in advanced MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Prévitali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82 (8), pp.081403(R). </w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (6), pp.391-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.081403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1.3487570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512232v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the influence of elastic strain on the accommodation of carbon atoms into substitutional sites in strained Si:C layers grown on Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5170,1409 +5170,1409 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanoparticles synthesized in SiO2 pockets by stencil-masked low energy ion implantation and thermal annealing</w:t>
+                <w:t xml:space="preserve">KFM detection of charges injected by AFM into a thin SiO2 layer containing Si nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ressier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2007.12.013⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85 (12), pp.2358-2361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2008.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745035v1</w:t>
+                <w:t xml:space="preserve">hal-01745038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KFM detection of charges injected by AFM into a thin SiO2 layer containing Si nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Silicon nanoparticles synthesized in SiO2 pockets by stencil-masked low energy ion implantation and thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 85 (12), pp.2358-2361. </w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (4-5), pp.395-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2008.09.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2007.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745038v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the thickness of the tunnel layer on the charging characteristics of Si nanocrystals embedded in an ultra-thin SiO2 layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+                <w:t xml:space="preserve">Ultraviolet photon absorption in single- and double-wall carbon nanotubes and peapods: Heating-induced phonon line broadening, wall coupling, and transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Puccianti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revathi Bacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physe.2006.12.026⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 76, pp.054118-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.054118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745045v1</w:t>
+                <w:t xml:space="preserve">hal-00808164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence spectroscopy and transport electrical measurements reveal the quantized features of Si nanocrystals embedded in an ultra thin SiO2 layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Influence of the thickness of the tunnel layer on the charging characteristics of Si nanocrystals embedded in an ultra-thin SiO2 layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paillard</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200673272⟩</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (1-2), pp.80-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2006.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745040v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of localized 2D‐layers of silicon nanoparticles embedded in a SiO 2 layer by a stencil‐masked ultra‐low energy ion implantation process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Photoluminescence spectroscopy and transport electrical measurements reveal the quantized features of Si nanocrystals embedded in an ultra thin SiO2 layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ressier</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.200673232⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.311-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200673272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811974v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide-nitride-oxide dielectric stacks with Si nanoparticles obtained by low-energy ion beam synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ioannou-Sougleridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dimitrakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Em Vamvakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (21), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/18/21/215204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of ultra violet photoconductive films of hydrogenated amorphous carbon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Vignoli</w:t>
+                <w:t xml:space="preserve">Synthesis of localized 2D‐layers of silicon nanoparticles embedded in a SiO 2 layer by a stencil‐masked ultra‐low energy ion implantation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ressier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204 (2), pp.487-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200673232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322089v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet photon absorption in single- and double-wall carbon nanotubes and peapods: Heating-induced phonon line broadening, wall coupling, and transformation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deposition of ultra violet photoconductive films of hydrogenated amorphous carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Puccianti</w:t>
+                <w:t xml:space="preserve">N. Dutta Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revathi Bacsa</w:t>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Arrondo</w:t>
+                <w:t xml:space="preserve">Cyril Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101, pp.103703</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808164v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-acoustic-phonon interaction and resonant Raman scattering in Ge quantum dots: Matrix and quantum confinement effects</w:t>
+                <w:t xml:space="preserve">Materials science issues for the fabrication of nanocrystal memory devices by ultra low energy ion implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Combe</w:t>
+                <w:t xml:space="preserve">Alain Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Benassayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 258-260, pp.531-541</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545645v1</w:t>
+                <w:t xml:space="preserve">hal-00204809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials science issues for the fabrication of nanocrystal memory devices by ultra low energy ion implantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
+                <w:t xml:space="preserve">Electron-acoustic-phonon interaction and resonant Raman scattering in Ge quantum dots: Matrix and quantum confinement effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnen Mlayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Wellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defect Diffus. Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.115308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.115308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204809v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence characterization of few-nanocrystals electronic devices</w:t>
               </w:r>
@@ -6692,90 +6692,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si nanocrystals by ultra-low-energy ion beam-synthesis for non-volatile memory applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6877,64 +6877,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 96 (4), pp.2403-2405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7405,51 +7405,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion beam synthesis of hyper-doped Si nanostructures for infrared plasmonics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7530,51 +7530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nanofabrication errors on optical metasurfaces performances: study and minimization strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Patoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7694,51 +7694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kerdiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Acosta Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7841,51 +7841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t>
@@ -7940,51 +7940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8418,429 +8418,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary multi-objective optimization for multi-resonant photonic nanostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
+                <w:t xml:space="preserve">Structural investigations of Inductively Coupled Plasma ultra-thin silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Boninelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Agati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Castrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Toulouse, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777138⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763388v1</w:t>
+                <w:t xml:space="preserve">hal-01765047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced nonlinear optical properties from individual silicon nanowires</w:t>
+                <w:t xml:space="preserve">Evolutionary multi-objective optimization for multi-resonant photonic nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.121416 - 121416, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777139⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763387v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigations of Inductively Coupled Plasma ultra-thin silicon nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paola Castrucci</w:t>
+                <w:t xml:space="preserve">Enhanced nonlinear optical properties from individual silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.121416 - 121416, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765047v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and nonlinear light scattering properties of individual silicon nanowires.</w:t>
               </w:r>
@@ -8878,51 +8878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Int. Conf. on Nanostructures and Nanomaterials Self-Assembly (nanosea 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Giardini Naxos, Italy</w:t>
@@ -9003,51 +9003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Meeting, nanoscale luminescent materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, San Diego, United States</w:t>
@@ -9076,51 +9076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional metallic nanoparticles embedded in dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9201,51 +9201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence enhancement of a silicon nanocrystal plane positioned in the nearfield of a silicon nanowire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9335,51 +9335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of strain within Si1-yCy layers grown by CVD on a Si substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gouye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9495,51 +9495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ondarçuhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9737,103 +9737,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials science issues for the fabrication of naocrystal memory devices by ultra low energy ion implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Diffusion in Solids and Liquids, DSL-2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Aveiro, Portugal</w:t>
@@ -10054,77 +10054,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eugene Kamenetskii; Almas Sadreev; Andrey Miroshnichenko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fano Resonances in Optics and Microwaves: Physics and Applications</w:t>
@@ -10179,64 +10179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Packaging of Nanocrystals by Ultra Low Energy Ion Implantation for Applications in Electronics, Optics and Plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10394,51 +10394,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3037394C"/>
+    <w:nsid w:val="F626626D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10625,51 +10625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincentpaillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9085-0396" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160845742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9069-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Katrisioti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03845142v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01211-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Humbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larrey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr05526k" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.014008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04236606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073827" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085940" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Humbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hallez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Larrey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Palleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac50f1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Gan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Najafidehaghani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00354-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03040170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01175" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303721v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.029069" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303712v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124336" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001682" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.085411" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Haj Salem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab582" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fasolato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Luca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Djomani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03073" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00423" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Jay Black" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40906" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719485v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Daghbouj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Darras" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fnaiech" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945032" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763385v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.125421" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2016.224" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Baran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Jedrzejewski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2016.2.538" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722782v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Groot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00358" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763391v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kallel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Periwal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.121416" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798011v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fedou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatlana Viarbitskaya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp43273k" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02333047v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Chehaidar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.085318" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745016v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Diaz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suarez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.031" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMCPGJX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745013v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2012.09.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98MN43GL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02333053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.30" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736046v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Py" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Morel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vitali" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487570" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.081403" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116648" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745035v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.12.013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32QNX4N1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745038v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.09.027" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGCHQNB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745045v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.12.026" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71S3GMJ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673272" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-164DSGD2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811974v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200673232" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ioannou-Sougleridis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitrakis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Em Vamvakas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/21/215204" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B69EBDD6D163C1E6C61F3A0E9E957846A083E67D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322089v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dutta Gupta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vignoli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808164v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Puccianti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arrondo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.054118" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545645v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Wellner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.115308" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204809v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745048v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.070" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736088v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coffin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2005.10.001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH6D620V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736095v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wellner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1765853" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tuaillon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.358165" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007565v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Perez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fuchs" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoareau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jensen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993202" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B8FA2BED30A6BDD92E055157AE77D55F8C6A0CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532855v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03371657v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392503v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Royet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdiles" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta Alba" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2019.8870529" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303763v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484255v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2315123" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850276v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Wiecha" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768972v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763386v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. de Groot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777132" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763388v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777138" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763387v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777139" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765047v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Boninelli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Agati" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amiard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Castrucci" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777167" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768994v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769024v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767857v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763392v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06105.0189ecst" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736057v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouye" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C07-03" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745034v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dumas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H04-05" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745077v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Rodriguez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellegrino" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Carreras" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peralvarez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCED.2007.383982" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115744v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213510v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aulnette" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daval" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-809-B3.1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850259v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/de/book/9783319997308" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99731-5_12" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745455v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincentpaillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9085-0396" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160845742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9069-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Katrisioti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03845142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01211-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Humbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larrey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr05526k" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.014008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04236606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073827" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848736v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085940" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Humbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hallez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Larrey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Palleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac50f1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Gan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Najafidehaghani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00354-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03040170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01175" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086098v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001682" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.029069" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124336" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.085411" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Haj Salem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab582" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fasolato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Luca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Djomani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03073" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00423" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Jay Black" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40906" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Baran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Jedrzejewski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2016.2.538" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Daghbouj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Darras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fnaiech" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.125421" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2016.224" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763391v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kallel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Periwal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.121416" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722782v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Groot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00358" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798011v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fedou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatlana Viarbitskaya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp43273k" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02333047v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Chehaidar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.085318" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745016v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Diaz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suarez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.031" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMCPGJX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745013v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2012.09.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98MN43GL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02333053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.30" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.081403" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736046v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Py" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Morel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vitali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487570" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116648" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745038v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.09.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGCHQNB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745035v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.12.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32QNX4N1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808164v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Puccianti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arrondo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.054118" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745045v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.12.026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71S3GMJ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745040v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673272" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-164DSGD2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745043v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ioannou-Sougleridis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitrakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Em Vamvakas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/21/215204" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B69EBDD6D163C1E6C61F3A0E9E957846A083E67D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811974v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200673232" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dutta Gupta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vignoli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204809v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545645v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Wellner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.115308" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745048v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.070" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736088v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coffin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2005.10.001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH6D620V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736095v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wellner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1765853" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tuaillon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.358165" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007565v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Perez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fuchs" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoareau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jensen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993202" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B8FA2BED30A6BDD92E055157AE77D55F8C6A0CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532855v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03371657v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392503v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Royet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdiles" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta Alba" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2019.8870529" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303763v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484255v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2315123" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850276v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Wiecha" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768972v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763386v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. de Groot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777132" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765047v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Boninelli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Agati" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amiard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Castrucci" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777167" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763388v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777138" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763387v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777139" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768994v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769024v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767857v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763392v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06105.0189ecst" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736057v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouye" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C07-03" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745034v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dumas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H04-05" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745077v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Rodriguez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellegrino" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Carreras" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peralvarez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCED.2007.383982" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115744v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213510v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aulnette" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daval" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-809-B3.1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850259v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/de/book/9783319997308" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99731-5_12" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745455v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>