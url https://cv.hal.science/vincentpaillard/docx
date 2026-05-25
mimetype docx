--- v1 (2026-04-16)
+++ v2 (2026-05-25)
@@ -1,10339 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10288 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Paillard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">	Né le 15 janvier 1966 (56 ans), marié, deux enfantsCarrière :	2003- : Professeur des Universités (UT3)		2021 : promotion PR EX2		2016 : promotion à la classe exceptionnelle (PR EX1)		2011 : promotion à la première classe (PR1)		Depuis 2007 : affectation au CEMES		2003-2007 : affectation au laboratoire de physique des solides de Toulouse	1995-2003 : Maître de Conférences (UT3, laboratoire de physique des solides)		2001 : habilitation à diriger des recherches		2000 : promotion à la première classe des MdC		1995 : recrutement MdC	1994-95 : ATER (Ecole Centrale de Lyon, LEOM)	1993-94 : ATER (UCB - Lyon I, DPM)	1990-93 : Doctorant-Moniteur (UCB - Lyon I, DPM)Diplômes :	Doctorat (1993, Lyon, sous la direction de P. Mélinon, prix 1994 de l’ED matériaux), DEA de sciences des matériaux et surfaces (1990, Lyon), Maîtrise de physique (1989, Lyon), Licence de physique (1988, Dijon).Responsabilités récentes : 	Coordinateur du projet ANR HiLight (2020-23)	Responsable de la L3 physique (2016-21)	Responsable du comité sciences de la matière (SDM) de l'UT3 (2020-21), responsable adjoint du comité SDM (2016-2020), et délégué du pôle de coordination de la recherche SDM à l'Université Fédérale de Toulouse (comue) (2016-21)	Membre du bureau du collège scientifique Physique-SDU de l'UT3 et du groupe d'avancement PR (GAEC) (2022-).	Membre du collège scientifique Physique-SDU de l'UT3 et du groupe d'avancement MCF (GAEC) (2018-21).	Membre élu au département de physique de la FSI (2021-).	Membre nommé au département de physique de la FSI (2012-), en qualité de resp. de formation (2012-20).	Membre du comité exécutif de l’EUR NanoX (2019-).	Membre de la commission recherche de l'UT3 (2016-2021), en qualité de resp. comité SDM.	Membre de la commission scientifique de la Faculté des Sciences et Ingénierie (FSI) (2016-2021), en qualité de resp. comité SDM.	Membre nommé au conseil de laboratoire (CEMES, 2007-2010 et 2016-2020)Encadrements doctoraux et post-doctoraux : cinq thèses (dont une en cours, une co-tutelle et une cifre), 6 post-doctorants (dont une bourse Marie Curie).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincentpaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9085-0396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">160845742</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=hYRnXIsAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-9069-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanoantennas for tailoring the optical properties of MoS2 monolayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danae Katrisioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotiris Psilodimitrakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127 (18), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0284138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional silicon nano-antennas for quantum emitter control designed by evolutionary optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R. Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Poumirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Agez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (2), pp.A108-A115. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.506085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton Collimation, Focusing and Trapping Using Complex Transition Metal Dichalcogenide Lateral Heterojunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Lamsaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Agez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Paradisanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Beret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202403009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the optical near-field interaction of Mie nanoresonators with atomically thin semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Estrada-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Paradisanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Poumirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.102. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-023-01211-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of light emission of quantum emitters coupled to silicon nanoantenna using cylindrical vector beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Brûlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Poumirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.239. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-023-01229-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperdoped Si nanocrystals embedded in silica for infrared plasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Poumirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Giba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (16), pp.7438-7449. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3NR00035D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088288v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale controlled coupling of single-photon emitters to high-index dielectric nanoantennas by AFM nanoxerography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.599-608. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2nr05526k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of recrystallization and activation processes in thin and highly doped silicon-on-insulator layers by nanosecond laser thermal annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Seine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 131 (6), pp.014008. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0073827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring wavelength and emitter-orientation dependent propagation of single photons in silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.014008. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.17.014008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered Near-and Far-Field Optical Response of Dielectric Nanostructures using Focused Cylindrical Vector Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Montagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Agez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelin Patoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 131 (13), pp.133101. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0085940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared nanoplasmonic properties of hyperdoped embedded Si nanocrystals in the few electrons regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Poumirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.0283. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nanoph-2022-0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile, rapid and robust nano-positioning of single-photon emitters by AFM-nanoxerography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Larrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Palleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (21), pp.215301. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ac50f1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exciton spectroscopy and unidirectional transport in MoSe2-WSe2 lateral heterostructures encapsulated in hexagonal boron nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Beret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Paradisanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Lamsaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyang Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Najafidehaghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj 2D Materials and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.84. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41699-022-00354-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper-doped silicon nanoantennas and metasurfaces for tunable infrared plasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Poumirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (5), pp.1393-1399. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.1c00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the optical emission channels of monolayer semiconductors coupled to silicon nanoantennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Poumirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Paradisanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivangi Shree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Agez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (11), pp.3106-3115. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of plasmonic directional antennas via evolutionary optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (20), pp.29069. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.029069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of plasmonic properties of hyper-doped silicon nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelin Patoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 453, pp.124336. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2019.124336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of electric and magnetic dipole transition of rare-earth-doped thin films tailored by high-index dielectric nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masenelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (7), pp.1682. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.58.001682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decay rate of magnetic dipoles near nonmagnetic nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (8), pp.085411. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.085411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low-energy ion-beam synthesis of nanometer-separated Si nanoparticles and Ag nanocrystals 2D layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Haj Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pécassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/aab582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline, Phononic, and Electronic Properties of Heterostructured Polytypic Ge Nanowires by Raman Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Fasolato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Djomani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (11), pp.7075-7084. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization conversion in plasmonic nanoantennas for metasurfaces using structural asymmetry and mode hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo-Jay Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.40906. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep40906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly Directional Scattering from Dielectric Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (8), pp.2036 - 2046. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.7b00423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of second-harmonic generation from individual silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (12), pp.125421. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.125421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary multi-objective optimization of colour pixels based on dielectric nano-antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.163 - 169. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NNANO.2016.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the order of He+ and H+ ion co-implantation on damage generation and thermal evolution of complexes, platelets, and blisters in silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Daghbouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fnaiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (13), pp.135308 - 245301. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4945032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanocrystals embedded in oxide films grown by magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Khomenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jedrzej Jedrzejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.538-561. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/matersci.2016.2.538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Second-Harmonic Generation in Single L-Shaped Plasmonic Nanoantennas from the Capacitive to Conductive Coupling Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo-Jay Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (11), pp.1592 - 1601. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.5b00358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced nonlinear optical response from individual silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Periwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (12), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.121416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From patterned optical near-fields to high symmetry acoustic vibrations in gold crystalline platelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fedou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadab Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (12), pp.4205-4213. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp43273k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si and Ge nanocrystals for future memory devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (6), pp.615-626. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2012.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable enhancement of light absorption and scattering in Si 1 − x Ge x nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Chehaidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Potie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (8), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.86.085318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation energy effect on photoluminescence spectroscopy of Si nanocrystals locally fabricated by stencil-masked ultra-low-energy ion-beam-synthesis in silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 272, pp.53-56. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2011.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and Size Effects on the Optical Properties of Isolated Silicon-Germanium Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Chehaidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Potie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1408, pp.3-10. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2012.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic Deposition / Etch processes for the formation of Si raised sources and drains in advanced MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Prévitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (6), pp.391-407. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3487570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon antibunching in the optical near field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (8), pp.081403(R). </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.081403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of elastic strain on the accommodation of carbon atoms into substitutional sites in strained Si:C layers grown on Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (14), pp.141910. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3116648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanoparticles synthesized in SiO2 pockets by stencil-masked low energy ion implantation and thermal annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Grisolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superlattices and Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (4-5), pp.395-401. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spmi.2007.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KFM detection of charges injected by AFM into a thin SiO2 layer containing Si nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Grisolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (12), pp.2358-2361. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2008.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the thickness of the tunnel layer on the charging characteristics of Si nanocrystals embedded in an ultra-thin SiO2 layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Grisolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (1-2), pp.80-84. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physe.2006.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence spectroscopy and transport electrical measurements reveal the quantized features of Si nanocrystals embedded in an ultra thin SiO2 layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Grisolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.311-315. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200673272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of localized 2D‐layers of silicon nanoparticles embedded in a SiO 2 layer by a stencil‐masked ultra‐low energy ion implantation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Grisolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 204 (2), pp.487-491. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.200673232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide-nitride-oxide dielectric stacks with Si nanoparticles obtained by low-energy ion beam synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ioannou-Sougleridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dimitrakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Em Vamvakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (21), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/18/21/215204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of ultra violet photoconductive films of hydrogenated amorphous carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dutta Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101, pp.103703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet photon absorption in single- and double-wall carbon nanotubes and peapods: Heating-induced phonon line broadening, wall coupling, and transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Puccianti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revathi Bacsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 76, pp.054118-1. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.054118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-acoustic-phonon interaction and resonant Raman scattering in Ge quantum dots: Matrix and quantum confinement effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Roch Huntzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnen Mlayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Wellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.115308. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.115308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials science issues for the fabrication of nanocrystal memory devices by ultra low energy ion implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 258-260, pp.531-541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence characterization of few-nanocrystals electronic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demangeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 121 (2), pp.340-343. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2006.08.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si nanocrystals by ultra-low-energy ion beam-synthesis for non-volatile memory applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (11), pp.1734--1744. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2005.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant Raman scattering of a single layer of Si nanocrystals on a silicon substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Coffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 96 (4), pp.2403-2405. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1765853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of nanostructured thin films of transition metal obtained by low energy cluster beam deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tuaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mélinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 76 (10), pp.6676 - 6678. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.358165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of nanostructured diamond-like carbon films synthesized by low energy cluster beam deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Melinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4, pp.759-767</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-energy cluster beam deposition : do you need it ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mélinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hoareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (7), pp.1585-1603. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp1:1993202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00246818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion beam synthesis of hyper-doped Si nanostructures for infrared plasmonics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Poumirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rinnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (EMRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of nanofabrication errors on optical metasurfaces performances: study and minimization strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelin Patoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Agez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flat Optics: Components to Systems 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Washington, DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of nanosecond laser annealing of Si nanoparticles for plasmonic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-S. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kerdiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acosta Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Udine, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SISPAD.2019.8870529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring electric and magnetic dipole emissions by high-refractive index dielectric nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masenelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Metamaterials, Photonic Crystals and Plasmonics (META 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Index Dielectric Nanoantennas for Light Management, Nonlinear Optics, and Controlled Photoluminescence of Quantum Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 233rd Electrochemical Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, Wa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-resonant silicon nanoantennas by evolutionary multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optics II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Frankfurt, Germany. pp.1069402, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2315123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly directional scattering from dielectric nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META 2017, Symp. 14 "Fano resonances in optics and microwaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Incheon- Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary multi-objective optimization for multi-resonant photonic nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced nonlinear optical properties from individual silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.121416 - 121416, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigations of Inductively Coupled Plasma ultra-thin silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Boninelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Agati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Castrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the linear and non-linear optical response of orthogonal dimmer antennas for metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo-Jay Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yudong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear optical properties properties of individual silicon nanowires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Meeting, nanoscale luminescent materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear light scattering properties of individual silicon nanowires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Int. Conf. on Nanostructures and Nanomaterials Self-Assembly (nanosea 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Giardini Naxos, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional metallic nanoparticles embedded in dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pugliara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Haj Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Nano−scaled Systems for Energy Harvesting »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence enhancement of a silicon nanocrystal plane positioned in the nearfield of a silicon nanowire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Carrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Materials Science of Nanoluminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.189-197, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06105.0189ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of strain within Si1-yCy layers grown by CVD on a Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gouye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium C – Quantitative Electron Microscopy for Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, undetermined, France. pp.12-19, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C07-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Silicon Nanocrystals Fabricated by Stencil Masked Low Energy Ion Implantation: Effect of the Stencil Aperture Size on the Implanted Dose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Grisolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ondarçuhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium H – Materials and Physics for Nonvolatile Memories) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, indéterminée, Unknown Region. pp.61-66, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1160-H04-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence from C- and Si- rich silicon oxides in continuous wave and pulsed excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Peralvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 Spanish Conference on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Madrid, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCED.2007.383982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials science issues for the fabrication of naocrystal memory devices by ultra low energy ion implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Benassayag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Cherkashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Diffusion in Solids and Liquids, DSL-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress Metrology : The challenge for the next generation of engineered wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tiberj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Aulnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting Symposium B: High-Mobility Group-IV Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, San Francisco, United States. pp.B3.1, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-809-B3.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano-Resonances in High Index Dielectric Nanowires for Directional Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wiecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lecestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eugene Kamenetskii; Almas Sadreev; Andrey Miroshnichenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fano Resonances in Optics and Microwaves: Physics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-310, 2018, 978-3-319-99730-8. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99731-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Packaging of Nanocrystals by Ultra Low Energy Ion Implantation for Applications in Electronics, Optics and Plasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis and Engineering of Nanostructures by Energetic Ions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science, Chap. 9, pp. 153-172, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hprints-01745455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10394,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F626626D"/>
+    <w:nsid w:val="7643066F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10625,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincentpaillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9085-0396" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160845742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9069-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351548v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Katrisioti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284138" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03845142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01211-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Humbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larrey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr05526k" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.014008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04236606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073827" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848736v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085940" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Humbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hallez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Larrey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Palleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac50f1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Gan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Najafidehaghani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00354-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03040170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01175" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086098v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001682" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.029069" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124336" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.085411" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Haj Salem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab582" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fasolato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Luca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Djomani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03073" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00423" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739803v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Jay Black" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40906" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Baran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Jedrzejewski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2016.2.538" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Daghbouj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Darras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fnaiech" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.125421" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2016.224" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763391v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kallel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Periwal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.121416" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722782v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Groot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00358" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798011v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fedou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatlana Viarbitskaya" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp43273k" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02333047v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Chehaidar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.085318" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745016v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Diaz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suarez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.031" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMCPGJX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745013v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2012.09.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98MN43GL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02333053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.30" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.081403" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736046v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Py" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Morel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vitali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487570" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116648" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745038v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.09.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGCHQNB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745035v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.12.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32QNX4N1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808164v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Puccianti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arrondo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.054118" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745045v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.12.026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71S3GMJ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745040v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673272" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-164DSGD2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745043v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ioannou-Sougleridis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitrakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Em Vamvakas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/21/215204" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B69EBDD6D163C1E6C61F3A0E9E957846A083E67D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811974v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200673232" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dutta Gupta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vignoli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204809v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545645v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Wellner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.115308" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745048v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.070" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736088v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coffin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2005.10.001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH6D620V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736095v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wellner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1765853" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tuaillon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.358165" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007565v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Perez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fuchs" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoareau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jensen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993202" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B8FA2BED30A6BDD92E055157AE77D55F8C6A0CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532855v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03371657v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392503v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Royet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdiles" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta Alba" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2019.8870529" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303763v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484255v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2315123" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850276v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Wiecha" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768972v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763386v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. de Groot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777132" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765047v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Boninelli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Agati" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amiard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Castrucci" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777167" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763388v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777138" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763387v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777139" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768994v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769024v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767857v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763392v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06105.0189ecst" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736057v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouye" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C07-03" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745034v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dumas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H04-05" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745077v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Rodriguez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellegrino" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Carreras" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peralvarez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCED.2007.383982" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115744v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213510v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aulnette" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daval" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-809-B3.1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850259v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/de/book/9783319997308" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99731-5_12" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745455v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincentpaillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9085-0396" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160845742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=hYRnXIsAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9069-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Katrisioti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284138" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03845142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01211-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158706v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Humbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larrey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr05526k" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04236606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073827" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611963v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.014008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085940" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757183v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Humbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hallez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Larrey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Palleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac50f1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Gan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Najafidehaghani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00354-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03040170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01175" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303721v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.029069" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303712v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124336" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086098v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001682" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.085411" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Haj Salem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice P&#233;cassou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab582" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fasolato" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Luca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Djomani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Renard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03073" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739803v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo-Jay Black" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40906" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730478v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00423" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763385v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.125421" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2016.224" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719485v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Daghbouj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Darras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fnaiech" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945032" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Baran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Jedrzejewski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2016.2.538" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722782v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Groot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00358" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763391v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Kallel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Periwal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.121416" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798011v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fedou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatlana Viarbitskaya" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp43273k" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745013v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Groenen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2012.09.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98MN43GL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02333047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Chehaidar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Potie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.085318" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745016v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Diaz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suarez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.031" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMCPGJX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02333053v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.30" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hartmann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Py" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Morel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ernst" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pr&#233;vitali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3487570" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512232v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.081403" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3116648" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745035v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.12.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32QNX4N1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745038v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ressier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2008.09.027" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGCHQNB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745045v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2006.12.026" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71S3GMJ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745040v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673272" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-164DSGD2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811974v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200673232" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745043v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ioannou-Sougleridis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitrakis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Em Vamvakas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/21/215204" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B69EBDD6D163C1E6C61F3A0E9E957846A083E67D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322089v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dutta Gupta" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vignoli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808164v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Puccianti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revathi Bacsa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arrondo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.054118" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545645v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Wellner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.115308" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204809v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745048v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2006.08.070" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736088v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coffin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2005.10.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH6D620V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736095v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wellner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1765853" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660437v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tuaillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.358165" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007565v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melinon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Perez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246818v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fuchs" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoareau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jensen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993202" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B8FA2BED30A6BDD92E055157AE77D55F8C6A0CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532855v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03371657v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392503v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S. Royet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdiles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acosta Alba" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD.2019.8870529" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303763v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850276v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Wiecha" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484255v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2315123" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768972v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763388v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777138" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763387v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777139" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765047v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Boninelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Agati" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amiard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Castrucci" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777167" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763386v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. de Groot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777132" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769024v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768994v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767857v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763392v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06105.0189ecst" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736057v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouye" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C07-03" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745034v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dumas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1160-H04-05" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745077v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jambois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Rodriguez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellegrino" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Carreras" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peralvarez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCED.2007.383982" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115744v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213510v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aulnette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daval" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-809-B3.1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850259v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/de/book/9783319997308" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99731-5_12" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-hprints.archives-ouvertes.fr/hprints-01745455v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carles" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>