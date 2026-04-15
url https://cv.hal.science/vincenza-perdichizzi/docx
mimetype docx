--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -184,174 +184,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pensare con i classici, vivere con i suoi. Vittorio Alfieri tra antichi e moderni.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenza Perdichizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scuola di Alta Formazione, Cattedra Vittorio Alfieri, XVI anno, Asti, Italia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Asti, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alfieri, Sénèque et le défi de la Merope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenza Perdichizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Les tragédies de Sénèque en Europe au XVIIIe et XIXe siècles", jeudi 15 octobre 2015, Université François-Rabelais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tours, France. pp.115-129, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.11707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anabases.11707⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04029368v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04029360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galeries d’art, bibliothèques, cabinets de curiosités : collections italiennes et formes de connaissance du monde.</w:t>
               </w:r>
@@ -538,510 +538,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘Je est un autre’ : les identités multiples d’Antonio Tabucchi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenza Perdichizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dante Alighieri de Mulhouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Considérations en marge de l’édition d’auteur et de l’édition critique des tragédies d’Alfieri.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenza Perdichizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du séminaire organisé par Littératures, imaginaire et sociétés, Axe La fabrique du texte (EA 7305) à l'Université de Lorraine, 23 septembre-30 novembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nancy, France. pp.37-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">‘Je est un autre’ : les identités multiples d’Antonio Tabucchi.</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il verso stridente di Alfieri nella « terra rallegrata dai canti.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenza Perdichizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université de Turin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantômes et crise de la tragédie classique italienne (XVIIIe-XIXe siècles).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenza Perdichizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire "Voir des fantômes", Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France. pp.89-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Alfieri en Alsace : Mirra.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenza Perdichizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dante Alighieri de Mulhouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Il verso stridente di Alfieri nella « terra rallegrata dai canti.</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’italiano, la moda, la morte. Vittorio Alfieri da giovin signore a poeta tragico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenza Perdichizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Turin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Semaine de la langue italienne 2016 (« L’italiano e la creatività : marchi e costumi, moda e design »), Fribourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivalités entre sœurs latines : le poète italien Vittorio Alfieri et l’odiosamata France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenza Perdichizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comédie du livre de Montpellier (27-29 mai 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027680v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04027672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ‘genres’ du canon. Réécriture de la tradition littéraire italienne à la fin du XVIIIe siècle</w:t>
               </w:r>
@@ -3733,51 +3733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585884v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Perdichizzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11707" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029360v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027681v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029366v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027680v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027671v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027675v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027652v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029346v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027669v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029379v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.GSLI.5.130310" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027685v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4782" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7367/91052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.680" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Musitelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gendrat-Claudel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.698" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batsch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Saquer-Sabin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Antonio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029347v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Di Benedetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Wind" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585884v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Perdichizzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029360v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029368v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11707" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027681v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029366v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027680v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027671v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027675v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027652v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029346v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027669v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029379v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029357v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.GSLI.5.130310" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027685v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4782" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7367/91052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2108" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.680" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Musitelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gendrat-Claudel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.698" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batsch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Saquer-Sabin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Antonio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029347v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Di Benedetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Wind" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>