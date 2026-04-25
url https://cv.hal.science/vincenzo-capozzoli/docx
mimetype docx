--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -2126,324 +2126,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nel cuore della Lucania centro-settentrionale: il sito di Cancellara (Pz) fra F. Ranaldi e l’archeologia preventiva</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rethinking Athens Before the Persian Wars. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanze Graml</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annarita Doronzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">O. de Cazanove et A. Duplouy, avec la collaboration de V. Capozzoli. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constanze Graml; Annarita Doronzio; Vincenzo Capozzoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lucanie entre deux mers. Archéologie et patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.259-283, 2019, 978-2-38050-020-2</w:t>
+              <w:t xml:space="preserve">Rethinking Athens before the Persian Wars, International Workshop at the Ludwig-Maximilians-Universität München, Munich 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utzverlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-23, 2019, 978-3-8316-4813-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921535v1</w:t>
+                <w:t xml:space="preserve">hal-03922793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives et outils du programme de recherche « La Lucanie antique : archéologie et patrimoine »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nel cuore della Lucania centro-settentrionale: il sito di Cancellara (Pz) fra F. Ranaldi e l’archeologia preventiva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessia Zambon</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Colangelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. de Cazanove et A. Duplouy, avec la collaboration de V. Capozzoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lucanie entre deux mers. Archéologie et patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.165-189, 2019, 978-2-38050-020-2</w:t>
+              <w:t xml:space="preserve">, pp.259-283, 2019, 978-2-38050-020-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425145v1</w:t>
+                <w:t xml:space="preserve">hal-03921535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Athens Before the Persian Wars. Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annarita Doronzio</w:t>
+                <w:t xml:space="preserve">Perspectives et outils du programme de recherche « La Lucanie antique : archéologie et patrimoine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Constanze Graml; Annarita Doronzio; Vincenzo Capozzoli. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. de Cazanove et A. Duplouy, avec la collaboration de V. Capozzoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rethinking Athens before the Persian Wars, International Workshop at the Ludwig-Maximilians-Universität München, Munich 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Lucanie entre deux mers. Archéologie et patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-189, 2019, 978-2-38050-020-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utzverlag</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03922793v1</w:t>
+                <w:t xml:space="preserve">hal-02425145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritorno a Monte Torretta di Pietragalla : dalle riscoperte del Museo Provinciale di Potenza ai nuovi dati dell’archeologia preventiva</w:t>
               </w:r>
@@ -2542,51 +2542,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincenzo Capozzoli; Constanze Graml; Annarita Doronzio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking Athens before the Persian Wars, International Workshop at the Ludwig-Maximilians-Universität München, (Munich, 23rd-24th February 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utzverlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-187, 2019, 978-3-8316-4813-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3614,212 +3614,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le coperture e le terrecotte architettoniche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reperti metallici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bruscella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Osanna; M.M. Sica. </w:t>
+              <w:t xml:space="preserve">M. Osanna; Maria Maddalena Sica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Torre di Satriano I. Il santuario lucano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osanna Edizioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.119-140, 2005, 9788881675562</w:t>
+              <w:t xml:space="preserve">, pp.401-408, 2005, 9788881675562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925360v1</w:t>
+                <w:t xml:space="preserve">hal-03925367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reperti metallici</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le coperture e le terrecotte architettoniche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Osanna; Maria Maddalena Sica. </w:t>
+              <w:t xml:space="preserve">M. Osanna; M.M. Sica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Torre di Satriano I. Il santuario lucano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osanna Edizioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.401-408, 2005, 9788881675562</w:t>
+              <w:t xml:space="preserve">, pp.119-140, 2005, 9788881675562</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925367v1</w:t>
+                <w:t xml:space="preserve">hal-03925360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4420,51 +4420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nel cuore della Lucania centro-settentrionale : Cancellara (Pz) dagli scavi Ranaldi ai nuovi dati dell’archeologia preventiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Colangelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lucanie entre deux mers : Archéologie et patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4930,51 +4930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mutino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Colangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6373,51 +6373,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF17AEB0"/>
+    <w:nsid w:val="AAB5E39C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6604,51 +6604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincenzo-capozzoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2710-6748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161927130" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/280204490" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000439865183" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425775v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Cazanove" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centrejeanberard.cnrs.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Graml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Doronzio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Osanna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simiand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114838v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Capozzoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Martino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Henning" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1793" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195433v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.151.0175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zambon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1145" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filocamo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.966" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Arvanitis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianclaudio Ferreri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Serio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922637v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Lecce" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/2703-0784/p20" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03921535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Colangelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922793v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utzverlag.de/catalog/book/44813" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03921531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bruscella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921041v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03921515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osannaedizioni.it/prodotto/palazzo-san-gervasio-modalita-insediative-e-pratiche-funerarie-dal-territorio/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923492v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Schiller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osannaedizioni.it/prodotto/lo-spazio-del-potere-la-residenza-ad-abside-lanaktoron-lepiscopio-a-torre-di-satriano-2/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osannaedizioni.it/prodotto/lo-spazio-del-potere-la-residenza-ad-abside-lanaktoron-lepiscopio-a-torre-di-satriano/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925360v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osannaedizioni.it/prodotto/torre-di-satriano-i-il-santuario-lucano/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925367v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202680v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923672v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923658v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977687v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737219v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mutino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria D'Onofrio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Antinori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977087v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977064v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Lorente Sebastian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977715v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Di Noia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920935v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135704v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921553v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincenzo-capozzoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2710-6748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161927130" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/280204490" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000439865183" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425775v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Cazanove" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centrejeanberard.cnrs.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Graml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Doronzio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Osanna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simiand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114838v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Capozzoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Martino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Henning" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1793" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195433v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.151.0175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zambon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1145" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filocamo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.966" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Arvanitis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianclaudio Ferreri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Serio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922637v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Lecce" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/2703-0784/p20" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utzverlag.de/catalog/book/44813" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03921535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Colangelo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03921531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bruscella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921041v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03921515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osannaedizioni.it/prodotto/palazzo-san-gervasio-modalita-insediative-e-pratiche-funerarie-dal-territorio/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923492v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Schiller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osannaedizioni.it/prodotto/lo-spazio-del-potere-la-residenza-ad-abside-lanaktoron-lepiscopio-a-torre-di-satriano-2/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osannaedizioni.it/prodotto/lo-spazio-del-potere-la-residenza-ad-abside-lanaktoron-lepiscopio-a-torre-di-satriano/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osannaedizioni.it/prodotto/torre-di-satriano-i-il-santuario-lucano/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202680v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923672v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923658v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977687v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737219v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mutino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria D'Onofrio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Antinori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977087v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977064v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Lorente Sebastian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977715v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Di Noia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920935v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135704v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921553v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>