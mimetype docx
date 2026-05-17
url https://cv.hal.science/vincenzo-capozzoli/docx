--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -1,6318 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6266 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:77.604166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincenzo Capozzoli </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en archéologie numérique à l'Université Paris 1 Panthéon-Sorbonne (EHAAS - UFR 03 Histoire de l'art et archéologie)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincenzo-capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2710-6748</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161927130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">280204490</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=lnW3U0IAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000439865183</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lucanie entre deux mers. Archéologie et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Cazanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jean Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1, 452 p., vol. 2, 568 p., ill. couleur et n&amp;b, 2019, Collection du Centre Jean Bérard, 978-2-38050-020-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Athens Before the Persian Wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanze Graml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Doronzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Utzverlag, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lo spazio del potere II. Nuove ricerche nell’area dell’anaktoron di Torre di Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Osanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Osanna Edizioni, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoBot : une IA conversationnelle pour l'enseignement de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simiand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 147, pp.106-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pre‐Roman hilltop settlement of Monte Torretta di Pietragalla: preliminary results of the geophysical survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory de Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arp.1793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéo-Bot, le chatbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simiand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, IA et Enseignement Supérieur : quels enjeux et impacts ?, 30, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital management of the archaeological collections: The VERGILIUS portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropeNow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrecotte architettoniche e luoghi di culto in Basilicata fra VI e III sec. a.C. : un bilancio complessivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forma Urbis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Religiosità e ritualità nella Basilicata antica, 4, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review to M. CL. CONTI, Le terrecotte architettoniche di Selinunte, tetti del VI e V secolo A. C., Museo civico di Castelvetrano e parco archeologico di Selinunte (Biblioteca di « Sicilia antiqua », 5), Pise/Rome, 2012, RA 59, 2015.1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59, pp.222-227. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arch.151.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.1145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS). Campagne de prospection 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Filocamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedi del potere di un insediamento italico nell’appennino lucano : Torre di satriano in età arcaica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Osanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianclaudio Ferreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Serio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino d'Arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Taranto alla mesogaia nord-lucana: le terrecotte architettoniche dell’anaktoron di Torre di Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Osanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostraka - Rivista di antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.141-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mura arcaiche di Atene. Un riesame della questione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIRIS : Studi e ricerche della Scuola di specializzazione in archeologia di Matera.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.5-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections d’enseignement et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy et Alain Schnapp (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unie dans sa diversité. L’École d’histoire de l’art et d’archéologie de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.105-127, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridocumentare il passato a Monte Torretta di Pietragalla. I primi risultati del Pietragalla Project (2017-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Lecce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basilicata olim Lucania, conoscere e tutelare i beni culturali. Actes du colloque international (Potenza, 18 mai 2018-Pisticci, 19 mai 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementi architettonici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Giuliano; M. Osanna; B. Serio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Torre di Satriano III. Insediamento e paesaggi agrari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prodotti laterizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Giuliano; M. Osanna; B. Serio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Torre di Satriano III. Insediamento e paesaggi agrari</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978 88 8167 6385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERGILIUS: A Collaborative Platform for Studying and Promoting the Heritage of the University Paris 1 Panthéon-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Feuser, S. Merten, K. Wesselmann (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Classics in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Universitätsverlag Kiel | Kiel University Publishing, 2021, Think! Historically: Teaching History and the Dialogue of Disciplines, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38072/2703-0784/p20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terrecotte architettoniche del Museo Archeologico Provinciale di Potenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. de Cazanove et A. Duplouy, avec la collaboration de V. Capozzoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lucanie entre deux mers. Archéologie et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.555-611, 2019, 978-2-38050-020-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Athens Before the Persian Wars. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanze Graml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Doronzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Constanze Graml; Annarita Doronzio; Vincenzo Capozzoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Athens before the Persian Wars, International Workshop at the Ludwig-Maximilians-Universität München, Munich 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utzverlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-23, 2019, 978-3-8316-4813-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nel cuore della Lucania centro-settentrionale: il sito di Cancellara (Pz) fra F. Ranaldi e l’archeologia preventiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Colangelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. de Cazanove et A. Duplouy, avec la collaboration de V. Capozzoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lucanie entre deux mers. Archéologie et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-283, 2019, 978-2-38050-020-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives et outils du programme de recherche « La Lucanie antique : archéologie et patrimoine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. de Cazanove et A. Duplouy, avec la collaboration de V. Capozzoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lucanie entre deux mers. Archéologie et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-189, 2019, 978-2-38050-020-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritorno a Monte Torretta di Pietragalla : dalle riscoperte del Museo Provinciale di Potenza ai nuovi dati dell’archeologia preventiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bruscella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. de Cazanove et A. Duplouy, avec la collaboration de V. Capozzoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lucanie entre deux mers. Archéologie et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-309, 2019, 978-2-38050-020-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coming Back to the polis trochoeides. Dealing with the Topography of Archaic Athens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincenzo Capozzoli; Constanze Graml; Annarita Doronzio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Athens before the Persian Wars, International Workshop at the Ludwig-Maximilians-Universität München, (Munich, 23rd-24th February 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utzverlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-187, 2019, 978-3-8316-4813-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramica sovrappidinta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bruscella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. De Siena; T. Giammatteo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palazzo San Gervasio, Modalità insediative e pratiche funerarie dal territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-197, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placchetta in osso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bruscella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. De Siena; T. Giammatteo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palazzo San Gervasio, Modalità insediative e pratiche funerarie dal territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSANNA EDIZIONI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-208, 2016, 9788881675074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillum in terracotta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bruscella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. De Siena; T. Giammatteo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palazzo San Gervasio, Modalità insediative e pratiche funerarie dal territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-115, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un’antefissa a busto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. De Siena; T. Giammatteo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palazzo San Gervasio, Modalità insediative e pratiche funerarie dal territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.103-109, 2016, 9788881675074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I tetti di Masseria Casalini Sottana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bruscella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. De Siena; T. Giammatteo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palazzo San Gervasio, Modalità insediative e pratiche funerarie dal territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-102, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inventory of Lucanian Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Giligny; François Djindjian; Laurent Costa; Paola Moscati; Sandrine Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2014. 21st Century Archaeology. Concepts, Methods and Tools. Proceedings of the 42nd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, 2015, 9781784911003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorlaüfiger Bericht zur Dünnwandigen Keramik aus den Kampagnen 2000-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Schiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Schäfer; M. Osanna; K. Schmidt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cossyra I. Die Ergebnisse der Grabungen auf der Akropolis von Pantelleria Teil 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, pp.937-950, 2015, Tübinger Archäologische Forschungen, 978-3-89646-990-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetti arcaici in area nord-lucana: un aggiornamento a seguito delle indagini 2009-2010 a Torre di Satriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Osanna; V. Capozzoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo spazio del potere II. Nuove ricerche nell’area dell’anaktoron di Torre di Satriano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-60, 2012, Lo spazio del potere II. Nuove ricerche nell’area dell’anaktoron di Torre di Satriano</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I rivestimenti fittili dell’anaktoron di Torre di Satriano: le coperture e le decorazioni architettoniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Osanna; L. Colangelo; G. Carollo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo spazio del potere. La residenza ad abside, l’Anaktoron, l’Episcopio a Torre di Satriano, Convegno di studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osanna Edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-156, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le iscrizioni incise sui rivestimenti fittili del tetto di prima fase: un esame preliminare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Osanna; L. Colangelo; G. Carollo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo spazio del potere. La residenza ad abside, l’Anaktoron, l’Episcopio a Torre di Satriano, Convegno di studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osanna Edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-182, 2009, 9788881672790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistemi di decorazione architettonica di età lucana: il caso dei lacunari fittili di Baragiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bruscella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Russo; H. Di Giuseppe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Felicitas temporum. Dalla terra alle genti: la Basilicata settentrionale tra archeologia e storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soprintendenza per i Beni Archeologici della Basilicata, Potenza, pp.135-147, 2008, 978-88-903993-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reperti metallici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bruscella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Osanna; Maria Maddalena Sica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Torre di Satriano I. Il santuario lucano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osanna Edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.401-408, 2005, 9788881675562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coperture e le terrecotte architettoniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Osanna; M.M. Sica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Torre di Satriano I. Il santuario lucano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osanna Edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-140, 2005, 9788881675562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Torretta di Pietragalla (PZ). I risultati della sesta campagna di ricognizione topografica (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62° Convegno internazionale di studi sulla Magna Grecia "Parthenope e Neapolis, nuovi dati e prospettive di ricerca"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tarente, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202680v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Torretta di Pietragalla (PZ). I risultati della quinta campagna di ricognizione topografica (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taranto e Siracusa: due capitali del Mediterraneo a confronto (IV e III sec. a. C.). Convegno internazionale di studi sulla Magna Grecia, Tarente, 29 septembre-2 octobre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tarente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Torretta di Pietragalla (PZ). I risultati della missione franco-tedesca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Grecia e Sicilia. Storia e strutture a confronto dal VII al V sec. a.C. Convegno internazionale di studi sulla Magna Grecia, Tarente, 23-26 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tarente, Italy. Magna Grecia e Sicilia. Storia e strutture a confronto dal VII al V sec. a.C. Convegno internazionale di studi sulla Magna Grecia, Tarente, 23-26 septembre 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Torretta di Pietragalla (PZ). I nuovi dati dalla terza campagna franco-tedesca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne di Magna Grecia: visibilità, rappresentazione, ruoli. Convegno internazionale di studi sulla Magna Grecia, Tarente, 26-28 septembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tarente, Italy. Donne di Magna Grecia: visibilità, rappresentazione, ruoli. Convegno internazionale di studi sulla Magna Grecia, Tarente, 26-28 septembre 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Torretta di Pietragalla (PZ). Nuovi dati sull’architettura militare in Basilicata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Magna Grecia nel Mediterraneo. Forme mobilità interazioni. Convegno internazionale di studi sulla Magna Grecia, Tarente, 27-30 septembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tarente, Italy. La Magna Grecia nel Mediterraneo. Forme mobilità interazioni. Convegno internazionale di studi sulla Magna Grecia, Tarente, 27-30 septembre 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Torretta di Pietragalla (PZ). Un sito d’altura in una rete di contatti e scambi interregionali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli altri Achei: Kaulonia e Terina, contesti e nuovi apporti, AttiTaranto LVII (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tarente, Italy. pp.1136, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Torretta e Monte Solario di Pietragalla (Pz): un bilancio alla luce di recenti interventi di archeologia preventiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bruscella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lucanie entre deux mers : Archéologie et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris Auditorium du Grand Palais, France. La Lucanie entre deux mers : Archéologie et patrimoine Colloque international - Paris, 5, 6 et 7 novembre 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nel cuore della Lucania centro-settentrionale : Cancellara (Pz) dagli scavi Ranaldi ai nuovi dati dell’archeologia preventiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Colangelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lucanie entre deux mers : Archéologie et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The so-called “urban demes” of Athens during the Archaic period: Challenging multidimensional spaces beyond a binary logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athens and Attica from the late Bronze Age to the end of the Archaic Period. The spatial roots of politics and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Duplouy; Nikolaos Arvanitis, Jun 2021, Online International Conference, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luoghi di produzione e iconografia delle terrecotte architettoniche nella Basilicata indigena fra VI e III sec. a.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialoghi sull'Archeologia della Magna Grecia e del Mediterraneo 1° Convegno internazionale di studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paestum, Italy. pp.978-996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zum Verhältnis von πόλις und τεῖχη auf dem griechischen Festland: das Beispiel Athen in archaischer und klassischer Zeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'études classiques "Orte des Geschehens. Interaktionsräume als konstitutive Elemente der antiken Stadt"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Heidelberg, Germany. pp.78-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production des assets en 3D pour la Game Jam : entre pédagogie, recherche et valorisation patrimoniale - (https://youtu.be/ZH79Gaolwjc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Chirico Nuovo. Messaggi dalla Lucania antica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Mutino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Colangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.28-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of the Athenian Funerary Evidence (11th-7th c. B.C.) (https://fm01.db.huma-num.fr/fmi/webd/Atlas-Athens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria D'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Doronzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lucanie antique. Répertoire bibliographique en ligne (www.zotero.org/groups/2038158/lucanie_antique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, www.zotero.org/groups/2038158/lucanie_antique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CESIA - Corpus des empreintes des sceaux de l'Iran Ancien (https://fm01.db.huma-num.fr/fmi/webd/CESIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Antinori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEchSSON - collection des tessons du Proche-Orient (https://fm01.db.huma-num.fr/fmi/webd/TEchSSON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Antinori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIETRAGALLA PROJECT DATABASE - Base de données relationnelle pour la gestion de données de prospection et fouille du site archéologique de Monte Torretta di Pietragalla (https://fm01.db.huma-num.fr/fmi/webd/Pietragalla_Project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Lorente Sebastian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riscoprendo Monte Torretta di Pietragalla. I Tesori nascosti del Museo Provinciale di Potenza. Schede di catalogo a corredo delle vetrine del Museo archeologico Provinciale di Potenza.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Di Noia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARTARC - Base de données relationnelle pour la gestion des mémoires de master en archéologie et histoire de l'art à l'UFR 03 Histoire de l'art et archéologie de l'Unieversité Paris 1 Panthéon-Sorbonne (https://fm01.db.huma-num.fr/fmi/webd/tartarc_Paris1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lucanie antique : archéologie et patrimoine. Base de données en ligne (http://lucanie-antique.pantheonsorbonne.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA DONNEE ARCHEOLOGIQUE A LA DONNEE NUMERIQUE, ET RETOUR. Visualiser les trajectoires historiques du monde indigène préromain de l’Italie du Sud à travers l’élaboration d’un système d’information archéologique 4D sur le site de Monte Torretta di Pietragalla (Basilicate).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris 1 - Panthéon-Sorbonne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietragalla Project. Un progetto di ricerca archeologica e valorizzazione patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne; Humboldt Universität zu Berlin; Soprintendenza Archeologia Belle Arti e Paesaggio della Basilicata. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relazione finale seconda campagna di ricognizione topografica a Monte Torretta di Pietragalla (23 luglio-10 agosto 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Lecce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne; Humboldt Universität zu Berlin; Soprintendenza Archeologia Belle Arti e Paesaggio della Basilicata. 2019, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relazione finale prima campagna di ricognizione topografica a Monte Torretta di Pietragalla (07-19 agosto 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soprintendenza Archeologia Belle Arti e Paesaggio della Basilicata; Université Paris 1 Panthéon-Sorbonne; Humboldt Universität zu Berlin. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et diffusion des terres cuites architecturales grecques en pays indigène (Basilicate et Apulie - VIe-Ve siècles av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris 1 - Panthéon-Sorbonne. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoBot, un dialogue innovant entre pédagogie et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simiand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TCA des Pouilles et de Basilicate (Italie) entre le VIe et le IVe s. av. J.C. : archéologie des toits en Grande Grèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6373,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAB5E39C"/>
+    <w:nsid w:val="CD74FAE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6604,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincenzo-capozzoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2710-6748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161927130" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/280204490" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000439865183" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425775v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Cazanove" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centrejeanberard.cnrs.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Graml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Doronzio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921016v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Osanna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simiand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114838v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Capozzoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Martino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Henning" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1793" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922463v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195433v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.151.0175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zambon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1145" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filocamo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.966" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195429v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Arvanitis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianclaudio Ferreri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Serio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922637v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Lecce" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/2703-0784/p20" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utzverlag.de/catalog/book/44813" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03921535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Colangelo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03921531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bruscella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921041v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03921515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osannaedizioni.it/prodotto/palazzo-san-gervasio-modalita-insediative-e-pratiche-funerarie-dal-territorio/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923492v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564454v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Schiller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925069v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osannaedizioni.it/prodotto/lo-spazio-del-potere-la-residenza-ad-abside-lanaktoron-lepiscopio-a-torre-di-satriano-2/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osannaedizioni.it/prodotto/lo-spazio-del-potere-la-residenza-ad-abside-lanaktoron-lepiscopio-a-torre-di-satriano/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osannaedizioni.it/prodotto/torre-di-satriano-i-il-santuario-lucano/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925360v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202680v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923672v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923658v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977687v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737219v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mutino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria D'Onofrio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977009v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Antinori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977087v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977064v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Lorente Sebastian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977715v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Di Noia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920935v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135704v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921553v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincenzo-capozzoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2710-6748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161927130" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/280204490" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=lnW3U0IAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000439865183" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Cazanove" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centrejeanberard.cnrs.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921003v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Graml" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Doronzio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Osanna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794139v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simiand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Capozzoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Martino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Henning" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1793" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.151.0175" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zambon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1145" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filocamo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.966" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Arvanitis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianclaudio Ferreri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Serio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Lecce" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/2703-0784/p20" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03921515v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922793v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utzverlag.de/catalog/book/44813" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03921535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Colangelo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03921531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bruscella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osannaedizioni.it/prodotto/palazzo-san-gervasio-modalita-insediative-e-pratiche-funerarie-dal-territorio/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923494v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923492v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564454v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Schiller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195357v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osannaedizioni.it/prodotto/lo-spazio-del-potere-la-residenza-ad-abside-lanaktoron-lepiscopio-a-torre-di-satriano-2/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osannaedizioni.it/prodotto/lo-spazio-del-potere-la-residenza-ad-abside-lanaktoron-lepiscopio-a-torre-di-satriano/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925345v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925367v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osannaedizioni.it/prodotto/torre-di-satriano-i-il-santuario-lucano/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925360v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202680v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794679v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195435v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195407v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mutino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976912v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria D'Onofrio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977009v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Antinori" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977087v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977064v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Lorente Sebastian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Di Noia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252706v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920935v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135704v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921553v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>