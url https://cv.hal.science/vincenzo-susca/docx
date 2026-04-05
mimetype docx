--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincenzo Susca </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obscénité intégrale. Pornoculture et vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Review of American Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, pp.91 - 109. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cras-2023-018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essere in ballo. Sociologia dell’estasi tra le rovine dell’Occidente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago. A journal of the social imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">È tempo di tornare alla sorgente. Il nuovo realismo tecnomagico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuri, Italian institute for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dystopie et vie quotidienne. Sociologie de l’émotion publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dystopie et vie quotidienne. Sociologie de l’émotion publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esthétique de la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruska</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital culture and Media Literacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter l’imaginaire. Sociologie de la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago. A journal of the social imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensar o (im)pensàvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instituto Ciencia e Fé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vida em série. Telas, corpo e cotidiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista FAMECOS: mídia, cultura e tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-air museums digital cultures, aesthetics and everyday life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago. Revista de Emblemática y cultura visual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire nazi et pop culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fantask</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vida e morte na condição digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terceiro Incluido</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopo l’arte. L’esplosione dell’immaginario e l’estetizzazione dell’esistenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo, Lo statuto dell’immagine nel XXI secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbares. Sociologie de l’imaginaire nazi dans la pop culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fantask</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danser sur les ruines. Le rythme social des nuits électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et distraction. L’imaginaire moderne entre le travail et le spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education sciences &amp; society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distopia e vida Cotidiana: o imaginário de Black Mirror, a crise do humanismo e a midiatização da existência</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista EcoPos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unproductive expenditure and spectacular merchandise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicação e Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ecosophie d’Avatar. Science-fiction, nature et vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Im@go. A journal of the Social Imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique à l’époque de sa reproductibilité numérique. Distraction, destruction et effets pervers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUSCA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre connective. L’être ensemble, l’émotion publique, la condition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rivista interdisciplinare di comunicazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le game s’est fait vie. Sociologie de Black Mirror et post-sérialité télévisuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funes Journal of Narratives And Social Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O crepúsculo da democracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAULUS: Revista de Comunicação da FAPCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.33-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita e morte del soggetto in rete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varchi : aperture e incursioni filosofiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociology of the electronic flesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Lusófona de Estudos Culturais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del male nella politica contemporanea :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Im@go. A journal of the Social Imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.206-217. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7413/22818138090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tecnomagia e o Cotidiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista FAMECOS: mídia, cultura e tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), s.p. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15448/1980-3729.2017.1.23719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being-the-Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Localities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.239-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On est mort, il est temps qu'on rigole - Daech, la sociologie et les avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vie et de la mort en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24, pp.88-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essere-con in rete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varchi : aperture e incursioni filosofiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.6-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obscénité intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 128, pp.97-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immaginario e il politico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconocrazia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O tornar-se arte do publico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nupem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (13), pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Héros, fiction et vie quotidienne dans les séries télévisuelles: un imaginaire extra-ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 128, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non ci resta che sentire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Autore. Rivista di scienza e cultura cinematografica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitudes et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconocrazia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh fake&amp;quot;, je suis tombé dedans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde, rapport entre le Fake et l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Montpellier, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dançar sobre as ruínas : o ritmo da cultura eletrônica entre a rua e as redes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cintia Sanmartin Fernandes; Micael Herschmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cidades Musicais : Comunicaçao, territorialidade e politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Sulina, pp.383-396, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande bellezza di Jeeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benincasa Fabio; Finis Giorgio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome. Nome plurale di città</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux Edizioni, pp.363-371, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy of Marion Peck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamb land : the art of Marion Peck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cernunnos, pp.n.c., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ricreazione del mondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Benincasa; G. De Finis; A. Facchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux Edizioni, pp.171-178, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viagem às fronteiras da carne: perspectivas e imaginários da cultura eletrônica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Antimonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denisa da Costa Oliveira Siqueira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construção Social das Emoções, A Corpo e produção de sentidos na Comunicação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Sulina, pp.153-172, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervallo nella sudorazione del mondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Speroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lop : rete, mostra, libro : quando l'arte ripensa le piattaforme della comunicazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gangemi editore, pp.n.c., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A beautiful thought. Surrealism, Pop surrealism & pop culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Doors of Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Drago, pp.n.c., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornocultura: Viagem ao fundo da carne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Attimonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora Sulina. Editora Sulina, 180 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornoculture: Voyage au bout de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Attimonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liber. Liber, 164 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I nuovi barbari sono tra noi. Sociologia dello straniero interno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Cazzato; F. Silvestri. Pensa Multimedia, pp.237-256, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affinités connectives: Sociologie de la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf. Les éditions du Cerf, 217 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornocultura: Viaggio in fondo alla carne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Attimonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mimesis Edizioni, 150 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joie tragique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions. CNRS Éditions, 264 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincenzo Susca </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obscénité intégrale. Pornoculture et vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Review of American Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, pp.91 - 109. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cras-2023-018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">È tempo di tornare alla sorgente. Il nuovo realismo tecnomagico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuri, Italian institute for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essere in ballo. Sociologia dell’estasi tra le rovine dell’Occidente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago. A journal of the social imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dystopie et vie quotidienne. Sociologie de l’émotion publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dystopie et vie quotidienne. Sociologie de l’émotion publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital culture and Media Literacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esthétique de la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruska</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter l’imaginaire. Sociologie de la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago. A journal of the social imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-air museums digital cultures, aesthetics and everyday life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago. Revista de Emblemática y cultura visual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensar o (im)pensàvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instituto Ciencia e Fé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vida em série. Telas, corpo e cotidiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista FAMECOS: mídia, cultura e tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire nazi et pop culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fantask</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vida e morte na condição digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terceiro Incluido</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopo l’arte. L’esplosione dell’immaginario e l’estetizzazione dell’esistenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo, Lo statuto dell’immagine nel XXI secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danser sur les ruines. Le rythme social des nuits électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbares. Sociologie de l’imaginaire nazi dans la pop culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fantask</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et distraction. L’imaginaire moderne entre le travail et le spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education sciences &amp; society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distopia e vida Cotidiana: o imaginário de Black Mirror, a crise do humanismo e a midiatização da existência</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista EcoPos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unproductive expenditure and spectacular merchandise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicação e Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ecosophie d’Avatar. Science-fiction, nature et vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Im@go. A journal of the Social Imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique à l’époque de sa reproductibilité numérique. Distraction, destruction et effets pervers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUSCA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre connective. L’être ensemble, l’émotion publique, la condition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rivista interdisciplinare di comunicazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le game s’est fait vie. Sociologie de Black Mirror et post-sérialité télévisuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funes Journal of Narratives And Social Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O crepúsculo da democracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAULUS: Revista de Comunicação da FAPCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.33-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita e morte del soggetto in rete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varchi : aperture e incursioni filosofiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del male nella politica contemporanea :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Im@go. A journal of the Social Imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.206-217. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7413/22818138090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociology of the electronic flesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Lusófona de Estudos Culturais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tecnomagia e o Cotidiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista FAMECOS: mídia, cultura e tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), s.p. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15448/1980-3729.2017.1.23719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being-the-Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Localities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.239-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On est mort, il est temps qu'on rigole - Daech, la sociologie et les avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vie et de la mort en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24, pp.88-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essere-con in rete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varchi : aperture e incursioni filosofiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.6-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obscénité intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 128, pp.97-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immaginario e il politico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconocrazia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O tornar-se arte do publico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nupem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (13), pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Héros, fiction et vie quotidienne dans les séries télévisuelles: un imaginaire extra-ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 128, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non ci resta che sentire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Autore. Rivista di scienza e cultura cinematografica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitudes et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconocrazia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh fake&amp;quot;, je suis tombé dedans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde, rapport entre le Fake et l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Montpellier, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dançar sobre as ruínas : o ritmo da cultura eletrônica entre a rua e as redes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cintia Sanmartin Fernandes; Micael Herschmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cidades Musicais : Comunicaçao, territorialidade e politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Sulina, pp.383-396, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande bellezza di Jeeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benincasa Fabio; Finis Giorgio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome. Nome plurale di città</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux Edizioni, pp.363-371, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy of Marion Peck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamb land : the art of Marion Peck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cernunnos, pp.n.c., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ricreazione del mondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Benincasa; G. De Finis; A. Facchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux Edizioni, pp.171-178, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viagem às fronteiras da carne: perspectivas e imaginários da cultura eletrônica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Antimonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denisa da Costa Oliveira Siqueira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construção Social das Emoções, A Corpo e produção de sentidos na Comunicação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Sulina, pp.153-172, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervallo nella sudorazione del mondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Speroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lop : rete, mostra, libro : quando l'arte ripensa le piattaforme della comunicazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gangemi editore, pp.n.c., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A beautiful thought. Surrealism, Pop surrealism & pop culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Doors of Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Drago, pp.n.c., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornocultura: Viagem ao fundo da carne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Attimonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora Sulina. Editora Sulina, 180 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornoculture: Voyage au bout de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Attimonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liber. Liber, 164 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I nuovi barbari sono tra noi. Sociologia dello straniero interno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Cazzato; F. Silvestri. Pensa Multimedia, pp.237-256, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affinités connectives: Sociologie de la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf. Les éditions du Cerf, 217 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornocultura: Viaggio in fondo alla carne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Attimonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mimesis Edizioni, 150 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joie tragique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions. CNRS Éditions, 264 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Susca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cras-2023-018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975889v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975873v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975671v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1916" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975922v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975910v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976036v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067883v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/22818138090" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1980-3729.2017.1.23719" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067889v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Piccolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Antimonelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Attimonelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050543v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Susca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cras-2023-018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975873v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1916" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975910v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975973v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975934v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975941v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976036v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/22818138090" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1980-3729.2017.1.23719" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067889v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Piccolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Antimonelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Attimonelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050543v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>