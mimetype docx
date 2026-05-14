--- v1 (2026-04-05)
+++ v2 (2026-05-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincenzo Susca </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obscénité intégrale. Pornoculture et vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Review of American Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, pp.91 - 109. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cras-2023-018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">È tempo di tornare alla sorgente. Il nuovo realismo tecnomagico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuri, Italian institute for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essere in ballo. Sociologia dell’estasi tra le rovine dell’Occidente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago. A journal of the social imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dystopie et vie quotidienne. Sociologie de l’émotion publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dystopie et vie quotidienne. Sociologie de l’émotion publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital culture and Media Literacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esthétique de la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruska</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter l’imaginaire. Sociologie de la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago. A journal of the social imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-air museums digital cultures, aesthetics and everyday life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago. Revista de Emblemática y cultura visual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensar o (im)pensàvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instituto Ciencia e Fé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vida em série. Telas, corpo e cotidiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista FAMECOS: mídia, cultura e tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire nazi et pop culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fantask</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vida e morte na condição digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terceiro Incluido</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopo l’arte. L’esplosione dell’immaginario e l’estetizzazione dell’esistenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo, Lo statuto dell’immagine nel XXI secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danser sur les ruines. Le rythme social des nuits électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbares. Sociologie de l’imaginaire nazi dans la pop culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fantask</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et distraction. L’imaginaire moderne entre le travail et le spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education sciences &amp; society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distopia e vida Cotidiana: o imaginário de Black Mirror, a crise do humanismo e a midiatização da existência</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista EcoPos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unproductive expenditure and spectacular merchandise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicação e Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ecosophie d’Avatar. Science-fiction, nature et vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Im@go. A journal of the Social Imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique à l’époque de sa reproductibilité numérique. Distraction, destruction et effets pervers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUSCA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre connective. L’être ensemble, l’émotion publique, la condition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rivista interdisciplinare di comunicazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le game s’est fait vie. Sociologie de Black Mirror et post-sérialité télévisuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funes Journal of Narratives And Social Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O crepúsculo da democracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAULUS: Revista de Comunicação da FAPCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.33-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita e morte del soggetto in rete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varchi : aperture e incursioni filosofiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del male nella politica contemporanea :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Im@go. A journal of the Social Imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.206-217. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7413/22818138090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociology of the electronic flesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Lusófona de Estudos Culturais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tecnomagia e o Cotidiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista FAMECOS: mídia, cultura e tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), s.p. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15448/1980-3729.2017.1.23719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being-the-Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Localities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.239-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On est mort, il est temps qu'on rigole - Daech, la sociologie et les avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vie et de la mort en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24, pp.88-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essere-con in rete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varchi : aperture e incursioni filosofiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.6-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obscénité intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 128, pp.97-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immaginario e il politico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconocrazia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O tornar-se arte do publico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nupem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (13), pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Héros, fiction et vie quotidienne dans les séries télévisuelles: un imaginaire extra-ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 128, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non ci resta che sentire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Autore. Rivista di scienza e cultura cinematografica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitudes et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconocrazia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh fake&amp;quot;, je suis tombé dedans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde, rapport entre le Fake et l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Montpellier, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dançar sobre as ruínas : o ritmo da cultura eletrônica entre a rua e as redes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cintia Sanmartin Fernandes; Micael Herschmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cidades Musicais : Comunicaçao, territorialidade e politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Sulina, pp.383-396, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande bellezza di Jeeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benincasa Fabio; Finis Giorgio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome. Nome plurale di città</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux Edizioni, pp.363-371, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy of Marion Peck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamb land : the art of Marion Peck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cernunnos, pp.n.c., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ricreazione del mondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Benincasa; G. De Finis; A. Facchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux Edizioni, pp.171-178, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viagem às fronteiras da carne: perspectivas e imaginários da cultura eletrônica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Antimonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denisa da Costa Oliveira Siqueira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construção Social das Emoções, A Corpo e produção de sentidos na Comunicação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Sulina, pp.153-172, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervallo nella sudorazione del mondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Speroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lop : rete, mostra, libro : quando l'arte ripensa le piattaforme della comunicazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gangemi editore, pp.n.c., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A beautiful thought. Surrealism, Pop surrealism & pop culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Doors of Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Drago, pp.n.c., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornocultura: Viagem ao fundo da carne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Attimonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora Sulina. Editora Sulina, 180 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornoculture: Voyage au bout de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Attimonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liber. Liber, 164 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I nuovi barbari sono tra noi. Sociologia dello straniero interno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Cazzato; F. Silvestri. Pensa Multimedia, pp.237-256, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affinités connectives: Sociologie de la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf. Les éditions du Cerf, 217 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornocultura: Viaggio in fondo alla carne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Attimonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mimesis Edizioni, 150 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joie tragique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions. CNRS Éditions, 264 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincenzo Susca </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obscénité intégrale. Pornoculture et vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Review of American Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, pp.91 - 109. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cras-2023-018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">È tempo di tornare alla sorgente. Il nuovo realismo tecnomagico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuri, Italian institute for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essere in ballo. Sociologia dell’estasi tra le rovine dell’Occidente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago. A journal of the social imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dystopie et vie quotidienne. Sociologie de l’émotion publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dystopie et vie quotidienne. Sociologie de l’émotion publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esthétique de la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruska</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital culture and Media Literacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter l’imaginaire. Sociologie de la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago. A journal of the social imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vida em série. Telas, corpo e cotidiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista FAMECOS: mídia, cultura e tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open-air museums digital cultures, aesthetics and everyday life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago. Revista de Emblemática y cultura visual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensar o (im)pensàvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instituto Ciencia e Fé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire nazi et pop culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fantask</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vida e morte na condição digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terceiro Incluido</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopo l’arte. L’esplosione dell’immaginario e l’estetizzazione dell’esistenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo, Lo statuto dell’immagine nel XXI secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danser sur les ruines. Le rythme social des nuits électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbares. Sociologie de l’imaginaire nazi dans la pop culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fantask</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et distraction. L’imaginaire moderne entre le travail et le spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education sciences &amp; society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distopia e vida Cotidiana: o imaginário de Black Mirror, a crise do humanismo e a midiatização da existência</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista EcoPos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unproductive expenditure and spectacular merchandise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicação e Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ecosophie d’Avatar. Science-fiction, nature et vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Im@go. A journal of the Social Imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre connective. L’être ensemble, l’émotion publique, la condition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rivista interdisciplinare di comunicazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique à l’époque de sa reproductibilité numérique. Distraction, destruction et effets pervers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUSCA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le game s’est fait vie. Sociologie de Black Mirror et post-sérialité télévisuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funes Journal of Narratives And Social Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O crepúsculo da democracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAULUS: Revista de Comunicação da FAPCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.33-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociology of the electronic flesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Lusófona de Estudos Culturais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del male nella politica contemporanea :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Im@go. A journal of the Social Imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.206-217. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7413/22818138090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita e morte del soggetto in rete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varchi : aperture e incursioni filosofiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tecnomagia e o Cotidiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista FAMECOS: mídia, cultura e tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), s.p. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15448/1980-3729.2017.1.23719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vie et de la mort en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24, pp.88-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On est mort, il est temps qu'on rigole - Daech, la sociologie et les avant-gardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being-the-Street</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Localities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.239-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essere-con in rete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Varchi : aperture e incursioni filosofiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.6-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immaginario e il politico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconocrazia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obscénité intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 128, pp.97-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O tornar-se arte do publico.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nupem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (13), pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Héros, fiction et vie quotidienne dans les séries télévisuelles: un imaginaire extra-ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 128, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitudes et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconocrazia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non ci resta che sentire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Autore. Rivista di scienza e cultura cinematografica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh fake&amp;quot;, je suis tombé dedans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Piccolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde, rapport entre le Fake et l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Montpellier, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dançar sobre as ruínas : o ritmo da cultura eletrônica entre a rua e as redes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cintia Sanmartin Fernandes; Micael Herschmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cidades Musicais : Comunicaçao, territorialidade e politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Sulina, pp.383-396, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande bellezza di Jeeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benincasa Fabio; Finis Giorgio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome. Nome plurale di città</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux Edizioni, pp.363-371, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy of Marion Peck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lamb land : the art of Marion Peck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cernunnos, pp.n.c., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ricreazione del mondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Benincasa; G. De Finis; A. Facchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux Edizioni, pp.171-178, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viagem às fronteiras da carne: perspectivas e imaginários da cultura eletrônica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Antimonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denisa da Costa Oliveira Siqueira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construção Social das Emoções, A Corpo e produção de sentidos na Comunicação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Sulina, pp.153-172, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervallo nella sudorazione del mondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Speroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lop : rete, mostra, libro : quando l'arte ripensa le piattaforme della comunicazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gangemi editore, pp.n.c., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A beautiful thought. Surrealism, Pop surrealism & pop culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Doors of Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Drago, pp.n.c., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornocultura: Viagem ao fundo da carne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Attimonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora Sulina. Editora Sulina, 180 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornoculture: Voyage au bout de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Attimonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liber. Liber, 164 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affinités connectives: Sociologie de la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf. Les éditions du Cerf, 217 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I nuovi barbari sono tra noi. Sociologia dello straniero interno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Cazzato; F. Silvestri. Pensa Multimedia, pp.237-256, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornocultura: Viaggio in fondo alla carne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Attimonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mimesis Edizioni, 150 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joie tragique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Susca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éditions. CNRS Éditions, 264 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Susca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cras-2023-018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975873v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1916" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975910v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975973v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975934v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975941v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976036v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/22818138090" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1980-3729.2017.1.23719" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067889v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067897v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Piccolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Antimonelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Attimonelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050543v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Susca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cras-2023-018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975873v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975889v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975671v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1916" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975922v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975910v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976005v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976020v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975934v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975941v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976036v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/22818138090" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1980-3729.2017.1.23719" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067889v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067895v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067897v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Piccolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057633v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Antimonelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Attimonelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050543v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>