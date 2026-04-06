--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -234,399 +234,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate estimation of photosynthetic available radiation from multispectral downwelling irradiance profiles</w:t>
+                <w:t xml:space="preserve">Daily Sun‐induced chlorophyll fluorescence vs. irradiance curves reflect the photoadaptation of phytoplankton in surface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Pitarch</w:t>
+                <w:t xml:space="preserve">Yannick Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+                <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10673⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.70001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961529v1</w:t>
+                <w:t xml:space="preserve">hal-04989496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling ecological concepts with an ocean-colour model: Parameterisation and forward modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuerong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J.W. Brewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuerong Sun</w:t>
+                <w:t xml:space="preserve">Shubha Sathyendranath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J.W. Brewin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Giorgio Dall’olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 316, pp.114487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2024.114487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily Sun‐induced chlorophyll fluorescence vs. irradiance curves reflect the photoadaptation of phytoplankton in surface waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate estimation of photosynthetic available radiation from multispectral downwelling irradiance profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Massi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Huot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.70001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989496v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatic acclimation shapes phytoplankton biogeography</w:t>
               </w:r>
@@ -1008,455 +1008,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compilation of global bio-optical in situ data for ocean colour satellite applications - version three</w:t>
+                <w:t xml:space="preserve">Diel changes of the optical backscattering coefficient of oceanic particulate matter determined from diel changes in apparent optical properties: a case study in the Mediterranean Sea (BOUSSOLE site)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Valente</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shubha Sathyendranath</w:t>
+                <w:t xml:space="preserve">Malika Kheireddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanda Brotas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-14-5737-2022⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (19), pp.5735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.456216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04004053v1</w:t>
+                <w:t xml:space="preserve">hal-03707222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical mechanisms for biological carbon uptake during the onset of the spring phytoplankton bloom in the northwestern Mediterranean Sea (BOUSSOLE site)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Merlivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P. Hemming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Merlivat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (16), pp.3911-3920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-19-3911-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel changes of the optical backscattering coefficient of oceanic particulate matter determined from diel changes in apparent optical properties: a case study in the Mediterranean Sea (BOUSSOLE site)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the phytoplankton community composition on the in situ fluorescence signal: Implication for an improved estimation of the chlorophyll-a concentration from BioGeoChemical-Argo profiling floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Kheireddine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+                <w:t xml:space="preserve">Céline Dimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gentili</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josephine Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (19), pp.5735. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.456216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.959131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707222v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System vicarious calibration of GCOM-C/SGLI visible and near-infrared channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1510,161 +1510,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the phytoplankton community composition on the in situ fluorescence signal: Implication for an improved estimation of the chlorophyll-a concentration from BioGeoChemical-Argo profiling floats</w:t>
+                <w:t xml:space="preserve">A compilation of global bio-optical in situ data for ocean colour satellite applications - version three</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">André Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubha Sathyendranath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
+                <w:t xml:space="preserve">Vanda Brotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dimier</w:t>
+                <w:t xml:space="preserve">Steve Groom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Ras</w:t>
+                <w:t xml:space="preserve">Michael Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (12), pp.5737-5770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.959131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-5737-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812673v1</w:t>
+                <w:t xml:space="preserve">insu-04004053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NASA EPIC/DSCOVR Ocean PAR Product</w:t>
               </w:r>
@@ -1836,51 +1836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Pergola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (24), pp.5151. </w:t>
@@ -2052,51 +2052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROSACE: A Proposed European Design for the Copernicus Ocean Colour System Vicarious Calibration Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2320,51 +2320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval of Particulate Backscattering Using Field and Satellite Radiometry: Assessment of the QAA Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bellacicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2467,51 +2467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Intercomparison of Radiometer Measurements for Ocean Colour Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Tilstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Dall’olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hieronymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2582,429 +2582,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Impact of Linear Regression Model in Deriving Bio-Optical Relationships: The Implications on Ocean Carbon Estimations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Marullo</w:t>
+                <w:t xml:space="preserve">A compilation of global bio-optical in situ data for ocean-colour satellite applications – version two</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubha Sathyendranath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Brotas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Groom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19133032⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.1037-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-11-1037-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282138v1</w:t>
+                <w:t xml:space="preserve">hal-03138095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compilation of global bio-optical in situ data for ocean-colour satellite applications – version two</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Grant</w:t>
+                <w:t xml:space="preserve">Monte Carlo–Based Quantification of Uncertainties in Determining Ocean Remote Sensing Reflectance from Underwater Fixed-Depth Radiometry Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Białek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Gorroño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-11-1037-2019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (2), pp.177 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/jtech-d-19-0049.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138095v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo–Based Quantification of Uncertainties in Determining Ocean Remote Sensing Reflectance from Underwater Fixed-Depth Radiometry Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Białek</w:t>
+                <w:t xml:space="preserve">Quantifying the Impact of Linear Regression Model in Deriving Bio-Optical Relationships: The Implications on Ocean Carbon Estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bellacicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Scardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gentil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Antoine</w:t>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Gorroño</w:t>
+                <w:t xml:space="preserve">Salvatore Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (2), pp.177 - 196. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (13), pp.3032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/jtech-d-19-0049.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s19133032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521184v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentinel-2/Landsat-8 product consistency and implications for monitoring aquatic systems</w:t>
               </w:r>
@@ -3146,51 +3146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 148, pp.12-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3224,77 +3224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase of dissolved inorganic carbon and decrease of pH in near surface waters of the Mediterranean Sea during the past two decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Merlivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Merlivat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3410,51 +3410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (12), pp.1944. </w:t>
@@ -3492,103 +3492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProVal: A New Autonomous Profiling Float for High Quality Radiometric Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Penkerc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.437. </w:t>
@@ -3665,51 +3665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3799,51 +3799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3907,77 +3907,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Near-Real-Time Quality-Control Procedure for Radiometric Profiles Measured by Bio-Argo Floats: Protocols and Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schmechtig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4054,64 +4054,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4158,51 +4158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in optical particle backscattering in contrasting bio-optical oceanic regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4753,51 +4753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Hickman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70671" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Pitarch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Massi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10673" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerong Sun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J.W. Brewin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubha Sathyendranath" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114487" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Huot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hickman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr9609" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04004053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Valente" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Brotas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Groom" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-5737-2022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Hemming" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3911-2022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kheireddine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.456216" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561470v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Murakami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10872-022-00632-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.959131" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Compi&#232;gne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Sutton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2022.833340" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03519189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ciancia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodosio Lacava" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pergola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13245151" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241936v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lazzari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terzi&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watson W Gregg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-17-675-2021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Banks" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretagnon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101535" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bia&#322;ek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Goodman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Woolliams" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F S Brachmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwarzmaier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12142220" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02511034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Volpe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Colella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12010077" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521292v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Tilstone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hieronymi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruddick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Beck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101587" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282138v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scardi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marullo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19133032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-1037-2019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gorro&#241;o" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-19-0049.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521322v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Pahlevan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep K Chittimalli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundarabalan V Balasubramanian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.10.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02374488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vellucci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2019.04.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01932788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaumont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Golbol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5653-2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ciani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121944" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerebourg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00437" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505065v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Ayyala Somayajula" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devred" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belanger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.003088" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136999v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012668" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0193.1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.08.028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502029v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Siegel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir Kostadinov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maritorena" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm B. Nelson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.0955" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volpe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santoleri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marullo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.10.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZPJW0Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634826v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;cuyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.10.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVQ10WTG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Hickman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70671" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989496v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Huot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerong Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J.W. Brewin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubha Sathyendranath" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114487" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Pitarch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Massi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10673" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hickman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr9609" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kheireddine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.456216" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Hemming" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3911-2022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.959131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561470v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Murakami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10872-022-00632-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04004053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Valente" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Brotas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Groom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-5737-2022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Compi&#232;gne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Sutton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2022.833340" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03519189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ciancia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodosio Lacava" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pergola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13245151" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241936v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lazzari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terzi&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watson W Gregg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-17-675-2021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Banks" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretagnon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101535" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bia&#322;ek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Goodman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Woolliams" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F S Brachmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwarzmaier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12142220" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02511034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Volpe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Colella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12010077" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521292v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Tilstone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hieronymi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruddick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Beck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101587" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-1037-2019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gorro&#241;o" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-19-0049.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282138v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scardi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marullo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19133032" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521322v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Pahlevan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep K Chittimalli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundarabalan V Balasubramanian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.10.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02374488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vellucci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2019.04.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01932788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaumont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Golbol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5653-2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ciani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121944" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerebourg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00437" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505065v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Ayyala Somayajula" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devred" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belanger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.003088" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136999v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012668" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0193.1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.08.028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502029v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Siegel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir Kostadinov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maritorena" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm B. Nelson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.0955" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volpe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santoleri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marullo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.10.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZPJW0Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634826v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;cuyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.10.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVQ10WTG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>