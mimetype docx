--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -234,399 +234,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily Sun‐induced chlorophyll fluorescence vs. irradiance curves reflect the photoadaptation of phytoplankton in surface waters</w:t>
+                <w:t xml:space="preserve">Accurate estimation of photosynthetic available radiation from multispectral downwelling irradiance profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Huot</w:t>
+                <w:t xml:space="preserve">Jaime Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Antoine</w:t>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Massi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.70001⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989496v1</w:t>
+                <w:t xml:space="preserve">hal-04961529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling ecological concepts with an ocean-colour model: Parameterisation and forward modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuerong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J.W. Brewin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubha Sathyendranath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Dall’olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 316, pp.114487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2024.114487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate estimation of photosynthetic available radiation from multispectral downwelling irradiance profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily Sun‐induced chlorophyll fluorescence vs. irradiance curves reflect the photoadaptation of phytoplankton in surface waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Pitarch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+                <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lom3.10673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.70001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961529v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatic acclimation shapes phytoplankton biogeography</w:t>
               </w:r>
@@ -1027,51 +1027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diel changes of the optical backscattering coefficient of oceanic particulate matter determined from diel changes in apparent optical properties: a case study in the Mediterranean Sea (BOUSSOLE site)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Kheireddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1170,51 +1170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P. Hemming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1259,442 +1259,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the phytoplankton community composition on the in situ fluorescence signal: Implication for an improved estimation of the chlorophyll-a concentration from BioGeoChemical-Argo profiling floats</w:t>
+                <w:t xml:space="preserve">A compilation of global bio-optical in situ data for ocean colour satellite applications - version three</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">André Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubha Sathyendranath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
+                <w:t xml:space="preserve">Vanda Brotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dimier</w:t>
+                <w:t xml:space="preserve">Steve Groom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Ras</w:t>
+                <w:t xml:space="preserve">Michael Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (12), pp.5737-5770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.959131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-5737-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812673v1</w:t>
+                <w:t xml:space="preserve">insu-04004053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System vicarious calibration of GCOM-C/SGLI visible and near-infrared channels</w:t>
+                <w:t xml:space="preserve">Influence of the phytoplankton community composition on the in situ fluorescence signal: Implication for an improved estimation of the chlorophyll-a concentration from BioGeoChemical-Argo profiling floats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Murakami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+                <w:t xml:space="preserve">Flavien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Frouin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10872-022-00632-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.959131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561470v1</w:t>
+                <w:t xml:space="preserve">hal-03812673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compilation of global bio-optical in situ data for ocean colour satellite applications - version three</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">System vicarious calibration of GCOM-C/SGLI visible and near-infrared channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Groom</w:t>
+                <w:t xml:space="preserve">Hiroshi Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Grant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (12), pp.5737-5770. </w:t>
+              <w:t xml:space="preserve">Journal of Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-14-5737-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10872-022-00632-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04004053v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NASA EPIC/DSCOVR Ocean PAR Product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1836,51 +1836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Pergola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (24), pp.5151. </w:t>
@@ -2052,51 +2052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROSACE: A Proposed European Design for the Copernicus Ocean Colour System Vicarious Calibration Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2320,51 +2320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval of Particulate Backscattering Using Field and Satellite Radiometry: Assessment of the QAA Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bellacicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2467,51 +2467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Intercomparison of Radiometer Measurements for Ocean Colour Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Tilstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Dall’olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hieronymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2588,103 +2588,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compilation of global bio-optical in situ data for ocean-colour satellite applications – version two</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubha Sathyendranath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Brotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Groom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (3), pp.1037-1068. </w:t>
@@ -2716,295 +2716,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo–Based Quantification of Uncertainties in Determining Ocean Remote Sensing Reflectance from Underwater Fixed-Depth Radiometry Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Białek</w:t>
+                <w:t xml:space="preserve">Quantifying the Impact of Linear Regression Model in Deriving Bio-Optical Relationships: The Implications on Ocean Carbon Estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bellacicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gentil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Antoine</w:t>
+                <w:t xml:space="preserve">Michele Scardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Gorroño</w:t>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/jtech-d-19-0049.1⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (13), pp.3032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19133032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521184v1</w:t>
+                <w:t xml:space="preserve">hal-02282138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Impact of Linear Regression Model in Deriving Bio-Optical Relationships: The Implications on Ocean Carbon Estimations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Bellacicco</w:t>
+                <w:t xml:space="preserve">Monte Carlo–Based Quantification of Uncertainties in Determining Ocean Remote Sensing Reflectance from Underwater Fixed-Depth Radiometry Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Białek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Barbieux</w:t>
+                <w:t xml:space="preserve">Bernard Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Marullo</w:t>
+                <w:t xml:space="preserve">Javier Gorroño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (13), pp.3032. </w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (2), pp.177 - 196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19133032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/jtech-d-19-0049.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282138v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentinel-2/Landsat-8 product consistency and implications for monitoring aquatic systems</w:t>
               </w:r>
@@ -3146,51 +3146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 148, pp.12-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3250,51 +3250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Merlivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3410,51 +3410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (12), pp.1944. </w:t>
@@ -3492,51 +3492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProVal: A New Autonomous Profiling Float for High Quality Radiometric Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Penkerc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3544,51 +3544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lerebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.437. </w:t>
@@ -3665,51 +3665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3907,77 +3907,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Near-Real-Time Quality-Control Procedure for Radiometric Profiles Measured by Bio-Argo Floats: Protocols and Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schmechtig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4067,51 +4067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4158,51 +4158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in optical particle backscattering in contrasting bio-optical oceanic regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4753,51 +4753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Hickman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70671" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989496v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Huot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerong Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J.W. Brewin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubha Sathyendranath" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114487" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Pitarch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Massi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10673" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hickman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr9609" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kheireddine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.456216" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Hemming" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3911-2022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.959131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561470v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Murakami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10872-022-00632-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04004053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Valente" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Brotas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Groom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-5737-2022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Compi&#232;gne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Sutton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2022.833340" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03519189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ciancia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodosio Lacava" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pergola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13245151" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241936v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lazzari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terzi&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watson W Gregg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-17-675-2021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Banks" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretagnon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101535" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bia&#322;ek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Goodman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Woolliams" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F S Brachmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwarzmaier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12142220" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02511034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Volpe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Colella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12010077" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521292v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Tilstone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hieronymi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruddick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Beck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101587" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-1037-2019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gorro&#241;o" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-19-0049.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282138v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scardi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marullo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19133032" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521322v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Pahlevan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep K Chittimalli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundarabalan V Balasubramanian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.10.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02374488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vellucci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2019.04.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01932788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaumont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Golbol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5653-2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ciani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121944" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerebourg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00437" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505065v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Ayyala Somayajula" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devred" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belanger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.003088" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136999v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012668" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0193.1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.08.028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502029v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Siegel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir Kostadinov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maritorena" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm B. Nelson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.0955" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volpe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santoleri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marullo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.10.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZPJW0Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634826v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;cuyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.10.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVQ10WTG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Hickman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70671" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Pitarch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Massi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10673" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerong Sun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J.W. Brewin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubha Sathyendranath" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114487" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Huot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hickman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr9609" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kheireddine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.456216" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Hemming" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3911-2022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04004053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Valente" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Brotas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Groom" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-5737-2022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812673v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.959131" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Murakami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10872-022-00632-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Compi&#232;gne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Sutton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2022.833340" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03519189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ciancia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodosio Lacava" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pergola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13245151" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241936v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lazzari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terzi&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watson W Gregg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-17-675-2021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Banks" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretagnon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101535" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bia&#322;ek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Goodman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Woolliams" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F S Brachmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwarzmaier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12142220" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02511034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Volpe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Colella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12010077" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521292v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Tilstone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hieronymi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruddick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Beck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101587" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-1037-2019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282138v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marullo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19133032" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gorro&#241;o" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-19-0049.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521322v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Pahlevan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep K Chittimalli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundarabalan V Balasubramanian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.10.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02374488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vellucci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2019.04.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01932788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaumont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Golbol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5653-2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ciani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121944" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerebourg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00437" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505065v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Ayyala Somayajula" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devred" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belanger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.003088" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136999v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012668" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0193.1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.08.028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502029v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Siegel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir Kostadinov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maritorena" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm B. Nelson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.0955" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volpe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santoleri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marullo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.10.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZPJW0Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634826v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;cuyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.10.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVQ10WTG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>