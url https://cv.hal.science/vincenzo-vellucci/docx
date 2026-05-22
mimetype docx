--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,3175 +234,3175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate estimation of photosynthetic available radiation from multispectral downwelling irradiance profiles</w:t>
+                <w:t xml:space="preserve">Assessing phytoplankton community composition using in-situ multispectral excitation fluorescence and potential for application to BGC-Argo profiling floats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Pitarch</w:t>
+                <w:t xml:space="preserve">Flavien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+                <w:t xml:space="preserve">Louison Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Massi</w:t>
+                <w:t xml:space="preserve">Collin Roesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">EGUsphere [preprint]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lom3.10673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-6418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961529v1</w:t>
+                <w:t xml:space="preserve">hal-05616950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling ecological concepts with an ocean-colour model: Parameterisation and forward modelling</w:t>
+                <w:t xml:space="preserve">Daily Sun‐induced chlorophyll fluorescence vs. irradiance curves reflect the photoadaptation of phytoplankton in surface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuerong Sun</w:t>
+                <w:t xml:space="preserve">Yannick Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J.W. Brewin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2024.114487⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.70001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810479v1</w:t>
+                <w:t xml:space="preserve">hal-04989496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily Sun‐induced chlorophyll fluorescence vs. irradiance curves reflect the photoadaptation of phytoplankton in surface waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling ecological concepts with an ocean-colour model: Parameterisation and forward modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuerong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J.W. Brewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubha Sathyendranath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Huot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Giorgio Dall’olmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 316, pp.114487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.70001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2024.114487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989496v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatic acclimation shapes phytoplankton biogeography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate estimation of photosynthetic available radiation from multispectral downwelling irradiance profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Hickman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">Jaime Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louison Dufour</w:t>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Massi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adr9609⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962714v1</w:t>
+                <w:t xml:space="preserve">hal-04961529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Fin</w:t>
+                <w:t xml:space="preserve">Chromatic acclimation shapes phytoplankton biogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Anna Hickman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adr9609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410454v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292340v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel changes of the optical backscattering coefficient of oceanic particulate matter determined from diel changes in apparent optical properties: a case study in the Mediterranean Sea (BOUSSOLE site)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.456216⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707222v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical mechanisms for biological carbon uptake during the onset of the spring phytoplankton bloom in the northwestern Mediterranean Sea (BOUSSOLE site)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Merlivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P. Hemming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (16), pp.3911-3920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-19-3911-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compilation of global bio-optical in situ data for ocean colour satellite applications - version three</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diel changes of the optical backscattering coefficient of oceanic particulate matter determined from diel changes in apparent optical properties: a case study in the Mediterranean Sea (BOUSSOLE site)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanda Brotas</w:t>
+                <w:t xml:space="preserve">Malika Kheireddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Groom</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-14-5737-2022⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (19), pp.5735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.456216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04004053v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the phytoplankton community composition on the in situ fluorescence signal: Implication for an improved estimation of the chlorophyll-a concentration from BioGeoChemical-Argo profiling floats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">Céline Dimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2022.959131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System vicarious calibration of GCOM-C/SGLI visible and near-infrared channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10872-022-00632-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NASA EPIC/DSCOVR Ocean PAR Product</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Frouin</w:t>
+                <w:t xml:space="preserve">A compilation of global bio-optical in situ data for ocean colour satellite applications - version three</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubha Sathyendranath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Brotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Tan</w:t>
+                <w:t xml:space="preserve">Steve Groom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Compiègne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marshall Sutton</w:t>
+                <w:t xml:space="preserve">Michael Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frsen.2022.833340⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (12), pp.5737-5770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-5737-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638217v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04004053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Variability of Phytoplankton Blooms in the NW Mediterranean Sea with the Robust Satellite Techniques (RST)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The NASA EPIC/DSCOVR Ocean PAR Product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Compiègne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Ciancia</w:t>
+                <w:t xml:space="preserve">Didier Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teodosio Lacava</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Antoine</w:t>
+                <w:t xml:space="preserve">Marshall Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13245151⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsen.2022.833340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519189v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the spectral downward irradiance at the surface of the Mediterranean Sea using the radiative Ocean-Atmosphere Spectral Irradiance Model (OASIM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the Variability of Phytoplankton Blooms in the NW Mediterranean Sea with the Robust Satellite Techniques (RST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Ciancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Lazzari</w:t>
+                <w:t xml:space="preserve">Teodosio Lacava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Salon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Nicola Pergola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-17-675-2021⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (24), pp.5151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13245151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241936v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROSACE: A Proposed European Design for the Copernicus Ocean Colour System Vicarious Calibration Infrastructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+                <w:t xml:space="preserve">Assessment of the spectral downward irradiance at the surface of the Mediterranean Sea using the radiative Ocean-Atmosphere Spectral Irradiance Model (OASIM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Terzić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Banks</w:t>
+                <w:t xml:space="preserve">Watson W Gregg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bardey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Bretagnon</w:t>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12101535⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.675 - 697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-17-675-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879625v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from Verification of Reference Irradiance and Radiance Sources Laboratory Calibration Experiment Campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ROSACE: A Proposed European Design for the Copernicus Ocean Colour System Vicarious Calibration Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Białek</w:t>
+                <w:t xml:space="preserve">Philippe Bardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Goodman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schwarzmaier</w:t>
+                <w:t xml:space="preserve">Marine Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (14), pp.2220. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12142220⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.1535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12101535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521261v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of Particulate Backscattering Using Field and Satellite Radiometry: Assessment of the QAA Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaime Pitarch</w:t>
+                <w:t xml:space="preserve">Results from Verification of Reference Irradiance and Radiance Sources Laboratory Calibration Experiment Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Białek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Woolliams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bellacicco</w:t>
+                <w:t xml:space="preserve">Johannes F S Brachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Organelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simone Colella</w:t>
+                <w:t xml:space="preserve">Thomas Schwarzmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12010077⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (14), pp.2220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12142220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511034v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Intercomparison of Radiometer Measurements for Ocean Colour Validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrieval of Particulate Backscattering Using Field and Satellite Radiometry: Assessment of the QAA Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bellacicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavin Tilstone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Dall’olmo</w:t>
+                <w:t xml:space="preserve">Gianluca Volpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hieronymi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthew Beck</w:t>
+                <w:t xml:space="preserve">Simone Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (10), pp.1587. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12101587⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12010077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521292v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compilation of global bio-optical in situ data for ocean-colour satellite applications – version two</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Grant</w:t>
+                <w:t xml:space="preserve">Field Intercomparison of Radiometer Measurements for Ocean Colour Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Tilstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Dall’olmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hieronymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ruddick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-11-1037-2019⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.1587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12101587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138095v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Impact of Linear Regression Model in Deriving Bio-Optical Relationships: The Implications on Ocean Carbon Estimations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Marullo</w:t>
+                <w:t xml:space="preserve">A compilation of global bio-optical in situ data for ocean-colour satellite applications – version two</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubha Sathyendranath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Brotas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Groom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19133032⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.1037-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-11-1037-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282138v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo–Based Quantification of Uncertainties in Determining Ocean Remote Sensing Reflectance from Underwater Fixed-Depth Radiometry Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Białek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Gorroño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (2), pp.177 - 196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/jtech-d-19-0049.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel-2/Landsat-8 product consistency and implications for monitoring aquatic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the Impact of Linear Regression Model in Deriving Bio-Optical Relationships: The Implications on Ocean Carbon Estimations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bellacicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Scardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nima Pahlevan</w:t>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandeep K Chittimalli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Salvatore Marullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.10.027⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (13), pp.3032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19133032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521322v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discerning dominant temporal patterns of bio-optical properties in the northwestern Mediterranean Sea (BOUSSOLE site)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Bellacicco</w:t>
+                <w:t xml:space="preserve">Sentinel-2/Landsat-8 product consistency and implications for monitoring aquatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Pahlevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vellucci</w:t>
+                <w:t xml:space="preserve">Sandeep K Chittimalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Antoine</w:t>
+                <w:t xml:space="preserve">Sundarabalan V Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 148, pp.12-24. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.19 - 29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2019.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374488v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase of dissolved inorganic carbon and decrease of pH in near surface waters of the Mediterranean Sea during the past two decades</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Discerning dominant temporal patterns of bio-optical properties in the northwestern Mediterranean Sea (BOUSSOLE site)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bellacicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (18), pp.5653-5662. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 148, pp.12-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5653-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2019.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932788v1</w:t>
+                <w:t xml:space="preserve">hal-02374488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Potential Benefits of the Geostationary Vantage Point for Generating Daily Chlorophyll-a Maps in the Baltic Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bellacicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Ciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3410,51 +3410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (12), pp.1944. </w:t>
@@ -3486,1127 +3486,1261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProVal: A New Autonomous Profiling Float for High Quality Radiometric Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+                <w:t xml:space="preserve">Increase of dissolved inorganic carbon and decrease of pH in near surface waters of the Mediterranean Sea during the past two decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Merlivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Penkerc'H</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+                <w:t xml:space="preserve">Laurence Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lerebourg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Antoine</w:t>
+                <w:t xml:space="preserve">Melek Golbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.437. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (18), pp.5653-5662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5653-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046100v1</w:t>
+                <w:t xml:space="preserve">hal-01932788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of sea-surface photosynthetically available radiation algorithms under various sky conditions and solar elevations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ProVal: A New Autonomous Profiling Float for High Quality Radiometric Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srikanth Ayyala Somayajula</w:t>
+                <w:t xml:space="preserve">Christophe Penkerc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Devred</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Christophe Lerebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.57.003088⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505065v1</w:t>
+                <w:t xml:space="preserve">hal-02046100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Phytoplankton Community Structure on the Spring and Annual Primary Production in the Northwestern Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of sea-surface photosynthetically available radiation algorithms under various sky conditions and solar elevations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanth Ayyala Somayajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mayot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gentili</w:t>
+                <w:t xml:space="preserve">Emmanuel Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Ras</w:t>
+                <w:t xml:space="preserve">Simon Belanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (12), pp.9918-9936. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (12), pp.3088-3105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.57.003088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136999v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Near-Real-Time Quality-Control Procedure for Radiometric Profiles Measured by Bio-Argo Floats: Protocols and Performances</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the Phytoplankton Community Structure on the Spring and Annual Primary Production in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Bricaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Poteau</w:t>
+                <w:t xml:space="preserve">Joséphine Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33 (5), pp.937-951. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (12), pp.9918-9936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-15-0193.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167970v1</w:t>
+                <w:t xml:space="preserve">hal-03136999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of Colored Detrital Matter (CDM) light absorption coefficients in the Mediterranean Sea using field and satellite ocean color radiometry: Evaluation of bio-optical inversion models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">A Novel Near-Real-Time Quality-Control Procedure for Radiometric Profiles Measured by Bio-Argo Floats: Protocols and Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schmechtig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.08.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (5), pp.937-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-15-0193.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502969v1</w:t>
+                <w:t xml:space="preserve">hal-02167970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in optical particle backscattering in contrasting bio-optical oceanic regimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Retrieval of Colored Detrital Matter (CDM) light absorption coefficients in the Mediterranean Sea using field and satellite ocean color radiometry: Evaluation of bio-optical inversion models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2011.56.3.0955⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 186, pp.297-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2016.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502029v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The colour of the Mediterranean Sea: Global versus regional bio-optical algorithms evaluation and implication for satellite chlorophyll estimates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability in optical particle backscattering in contrasting bio-optical oceanic regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tihomir Kostadinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Volpe</w:t>
+                <w:t xml:space="preserve">Stephane Maritorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Santoleri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Marullo</w:t>
+                <w:t xml:space="preserve">Norm B. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2006.10.017⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (3), pp.955-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2011.56.3.0955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03137195v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The colour of the Mediterranean Sea: Global versus regional bio-optical algorithms evaluation and implication for satellite chlorophyll estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Santoleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribera d'Alcalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 107 (4), pp.625-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2006.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bio-optical properties of coastal waters in the Eastern English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 72 (1-2), pp.201-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03634826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId178"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4753,51 +4887,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Hickman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70671" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Pitarch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Massi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10673" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerong Sun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J.W. Brewin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubha Sathyendranath" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114487" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Huot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hickman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr9609" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kheireddine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.456216" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Hemming" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3911-2022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04004053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Valente" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Brotas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Groom" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-5737-2022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812673v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.959131" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Murakami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10872-022-00632-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Compi&#232;gne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Sutton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2022.833340" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03519189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ciancia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodosio Lacava" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pergola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13245151" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241936v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lazzari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terzi&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watson W Gregg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-17-675-2021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Banks" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretagnon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101535" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bia&#322;ek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Goodman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Woolliams" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F S Brachmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwarzmaier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12142220" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02511034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Volpe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Colella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12010077" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521292v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Tilstone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hieronymi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruddick" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Beck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101587" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138095v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-1037-2019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282138v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marullo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19133032" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521184v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gorro&#241;o" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-19-0049.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521322v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Pahlevan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep K Chittimalli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundarabalan V Balasubramanian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.10.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02374488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vellucci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2019.04.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01932788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaumont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Golbol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5653-2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ciani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121944" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerebourg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00437" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505065v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Ayyala Somayajula" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devred" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belanger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.003088" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136999v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012668" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0193.1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.08.028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502029v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Siegel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir Kostadinov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maritorena" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm B. Nelson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.0955" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volpe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santoleri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marullo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.10.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZPJW0Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634826v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;cuyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.10.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVQ10WTG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E Hickman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70671" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05616950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-6418" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989496v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Huot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerong Sun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J.W. Brewin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubha Sathyendranath" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Dall&#8217;olmo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114487" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Pitarch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Massi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10673" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962714v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hickman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr9609" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Hemming" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-3911-2022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Kheireddine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.456216" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dimier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Ras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.959131" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Murakami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10872-022-00632-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04004053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Valente" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Brotas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Groom" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-5737-2022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638217v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Compi&#232;gne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marshall Sutton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2022.833340" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03519189v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ciancia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodosio Lacava" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pergola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13245151" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241936v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lazzari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terzi&#263;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watson W Gregg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-17-675-2021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879625v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Banks" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretagnon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101535" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521261v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bia&#322;ek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Goodman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Woolliams" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F S Brachmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwarzmaier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12142220" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02511034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Volpe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Colella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12010077" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521292v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Tilstone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hieronymi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruddick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Beck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101587" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138095v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-1037-2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gorro&#241;o" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-19-0049.1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282138v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scardi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Marullo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19133032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Pahlevan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep K Chittimalli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundarabalan V Balasubramanian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.10.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02374488v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vellucci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2019.04.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ciani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121944" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01932788v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaumont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Golbol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5653-2018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046100v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerebourg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00437" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Ayyala Somayajula" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devred" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belanger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.003088" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136999v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012668" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167970v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0193.1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502969v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.08.028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502029v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Siegel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihomir Kostadinov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maritorena" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norm B. Nelson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.0955" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137195v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volpe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santoleri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribera d'Alcal&#224;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marullo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.10.017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3ZPJW0Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634826v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier M&#233;riaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;cuyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.10.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVQ10WTG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>