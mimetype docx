--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1380,295 +1380,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time measurement of cellular bioenergetics in fully differentiated human nasal epithelial cells grown at air-liquid-interface</w:t>
+                <w:t xml:space="preserve">Recombinant Acid Ceramidase Reduces Inflammation and Infection in Cystic Fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Mavin</w:t>
+                <w:t xml:space="preserve">Aaron Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iram Haq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Verdon</w:t>
+                <w:t xml:space="preserve">A. John Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Carrie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+                <w:t xml:space="preserve">Katrin Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Powell</w:t>
+                <w:t xml:space="preserve">John Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 318 (6), pp.L1158-L1164. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202 (8), pp.1133-1145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajplung.00414.2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202001-0180OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977357v1</w:t>
+                <w:t xml:space="preserve">hal-02977354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant Acid Ceramidase Reduces Inflammation and Infection in Cystic Fibrosis</w:t>
+                <w:t xml:space="preserve">Real-time measurement of cellular bioenergetics in fully differentiated human nasal epithelial cells grown at air-liquid-interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Gardner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iram Haq</w:t>
+                <w:t xml:space="preserve">Emily Mavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. John Simpson</w:t>
+                <w:t xml:space="preserve">Bernard Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Becker</w:t>
+                <w:t xml:space="preserve">Sean Carrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Gallagher</w:t>
+                <w:t xml:space="preserve">Jason Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 202 (8), pp.1133-1145. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 318 (6), pp.L1158-L1164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.202001-0180OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajplung.00414.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977354v1</w:t>
+                <w:t xml:space="preserve">hal-02977357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice of Differentiation media significantly impacts cell lineage and response to CFTR modulators in fully differentiated primary cultures of cystic fibrosis human airway epithelial cells</w:t>
               </w:r>
@@ -2184,370 +2184,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02078851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion channels as targets to treat cystic fibrosis lung disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa LasB protease impairs innate immunity in mice and humans by targeting a lung epithelial cystic fibrosis transmembrane regulator–IL-6–antimicrobial–repair pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Villeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bastaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadé Kheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lorraine Martin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Hatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2017.10.006⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (1), pp.49-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2017-210298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385564v1</w:t>
+                <w:t xml:space="preserve">hal-02392171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa LasB protease impairs innate immunity in mice and humans by targeting a lung epithelial cystic fibrosis transmembrane regulator–IL-6–antimicrobial–repair pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion channels as targets to treat cystic fibrosis lung disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lorraine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Saadé Kheir</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzyh-Chang Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Hatton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">László Csanády</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 73 (1), pp.49-61. </w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (2), pp.S22-S27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2017-210298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2017.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392171v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion channels as targets to treat cystic fibrosis lung disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lorraine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzyh-Chang Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Csanády</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (2), pp.S22-S27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcf.2017.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977364v1</w:t>
@@ -2911,295 +2911,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypercapnia modulates cAMP signalling and cystic fibrosis transmembrane conductance regulator-dependent anion and fluid secretion in airway epithelia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of protease–epithelial sodium channel signaling improves mucociliary function in cystic fibrosis airways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waseema Patel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Verdon</w:t>
+                <w:t xml:space="preserve">James A. Reihill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy E. G. Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stuart Elborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP271309⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 194 (6), pp.701-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201511-2216OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394656v1</w:t>
+                <w:t xml:space="preserve">hal-02394663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of protease–epithelial sodium channel signaling improves mucociliary function in cystic fibrosis airways</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Timothy E. G. Ferguson</w:t>
+                <w:t xml:space="preserve">Hypercapnia modulates cAMP signalling and cystic fibrosis transmembrane conductance regulator-dependent anion and fluid secretion in airway epithelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark J. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Stuart Elborn</w:t>
+                <w:t xml:space="preserve">Waseema Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam H. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 194 (6), pp.701-710. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 594 (6), pp.1643-1661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.201511-2216OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/JP271309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394663v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen and the cystic fibrosis gender gap</w:t>
               </w:r>
@@ -4502,670 +4502,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dénutrition fragilise les défenses pulmonaires chez les souris âgées</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcours et carrières dans la recherche en mucoviscidose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs dans la Mucoviscidose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vaincre La Mucoviscidose, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338869v1</w:t>
+                <w:t xml:space="preserve">hal-04678610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrières dans les EPST – INRAE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of an imaging platform to investigate pathogens-human airway epithelium interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Nakfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merve Nur Tunç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mentorship J2R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J2R, Oct 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Micalis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Jouy en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678618v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours et carrières dans la recherche en mucoviscidose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dénutrition fragilise les défenses pulmonaires chez les souris âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Fissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs dans la Mucoviscidose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vaincre La Mucoviscidose, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678610v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an imaging platform to investigate pathogens-human airway epithelium interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carrières dans les EPST – INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micalis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Jouy en Josas, France</w:t>
+              <w:t xml:space="preserve">mentorship J2R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J2R, Oct 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678592v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic analysis of bronchoalveolar lavages from severe asthmatic children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Briard</w:t>
+                <w:t xml:space="preserve">Analyse du métabolome pulmonaire chez les enfants asthmatiques sévères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence A Castelli</w:t>
+                <w:t xml:space="preserve">E. Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Castellli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Allergu and Clinical Immunology Congress 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Francophone d'allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France. 1p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2023.103568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276775v1</w:t>
+                <w:t xml:space="preserve">hal-04280483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du métabolome pulmonaire chez les enfants asthmatiques sévères</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Briard</w:t>
+                <w:t xml:space="preserve">Metabolomic analysis of bronchoalveolar lavages from severe asthmatic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Fenaille</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Castellli</w:t>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence A Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone d'allergologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Academy of Allergu and Clinical Immunology Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Academy of Allergu and Clinical Immunology, Jun 2023, Hamburg (D), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280483v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota in Lung Health and Diseases: Long-distance effects of the gut microbiota and the gut-lung axis.</w:t>
               </w:r>
@@ -5584,51 +5584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the ingestion of titanium dioxide nanoparticles via breast milk on the respiratory health of young rabbits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneline Dubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5748,78 +5748,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès francophone d’allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France. Revue Française d'Allergologie, 63 (3), pp.4, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reval.2023.103568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276720v1</w:t>
@@ -6079,51 +6079,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="772C6DB1"/>
+    <w:nsid w:val="15A88196"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6310,51 +6310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vinciane-saint-criq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0042-3735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6602-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337915" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Guequ&#233;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Philp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villanueva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;bata Apablaza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75871" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358608v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Delpiano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinheng Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheppard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.04.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.04.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanncarlo Lugo-Villarino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101235" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iram Haq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Althaus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ions Gardner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ying Yeoh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urjita Joshi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00137.2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mavin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Carrie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Powell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00414.2019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Gardner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. John Simpson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Becker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gallagher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202001-0180OC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Casement" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Onuora" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9092137" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Macpherson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Belvis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081094" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619086v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iram J. Haq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron I. Gardner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Garnett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ward" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59815" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bastaert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad&#233; Kheir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Villeret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01675" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorraine Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzyh-Chang Hwang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Csan&#225;dy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2017.10.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hatton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-210298" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392203v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia K. Lajczak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife M. O&#8217;dwyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Perino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Adorini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201601365R" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628029v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Gray" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2391-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627314v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam H. Ibrahim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Turner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Garnett" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-017-1981-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394656v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseema Patel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP271309" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Reihill" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Walker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Hamilton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. G. Ferguson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stuart Elborn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201511-2216OC" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394662v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Harvey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.11.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Hoon Kim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Katzenellenbogen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078593" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil Yusef" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Harvey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2012.02.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rebeyrol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Riffault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Corvol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2012.01.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHND9DNL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Jacquot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2011.10.027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829433v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Roque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01403-10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665066v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boncoeur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonvin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clement" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.135186" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410539v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bonora" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2008.070310" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henrion-Caude" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2007.08.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSMWT2L6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678573v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nakfour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Nur Tun&#231;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276775v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04280483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Venot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fenaille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castellli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103568" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678677v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303039v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276925v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez-Moncada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276856v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneline Dubard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276720v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208434v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vinciane-saint-criq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0042-3735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6602-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337915" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Guequ&#233;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Philp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villanueva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;bata Apablaza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75871" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358608v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Delpiano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinheng Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheppard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.04.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.04.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanncarlo Lugo-Villarino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101235" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iram Haq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Althaus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ions Gardner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ying Yeoh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urjita Joshi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00137.2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Gardner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. John Simpson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Becker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gallagher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202001-0180OC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mavin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verdon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Carrie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Powell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00414.2019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Casement" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Onuora" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9092137" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Macpherson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Belvis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081094" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619086v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iram J. Haq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron I. Gardner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Garnett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ward" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59815" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bastaert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad&#233; Kheir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Villeret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01675" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392171v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hatton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-210298" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorraine Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzyh-Chang Hwang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Csan&#225;dy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2017.10.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392203v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia K. Lajczak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife M. O&#8217;dwyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Perino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Adorini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201601365R" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628029v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Gray" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2391-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627314v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam H. Ibrahim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Turner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Garnett" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-017-1981-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Reihill" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Walker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Hamilton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. G. Ferguson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stuart Elborn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201511-2216OC" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseema Patel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP271309" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394662v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Harvey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.11.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Hoon Kim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Katzenellenbogen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078593" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil Yusef" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Harvey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2012.02.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rebeyrol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Riffault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Corvol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2012.01.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHND9DNL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Jacquot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2011.10.027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829433v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Roque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01403-10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665066v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boncoeur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonvin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clement" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.135186" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410539v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bonora" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2008.070310" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henrion-Caude" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2007.08.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSMWT2L6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678573v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678610v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678592v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nakfour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Nur Tun&#231;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338869v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04280483v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Venot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fenaille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castellli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103568" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276775v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678677v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303039v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276925v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez-Moncada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276856v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneline Dubard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276720v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208434v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>