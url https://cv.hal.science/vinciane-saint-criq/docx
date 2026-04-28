--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -870,887 +870,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular phosphate enhances the function of F508del-CFTR rescued by CFTR correctors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical and molecular characterisation of the R751L-CFTR mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiting Wang</w:t>
+                <w:t xml:space="preserve">Iram Haq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livia Delpiano</w:t>
+                <w:t xml:space="preserve">Mike Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinheng Lin</w:t>
+                <w:t xml:space="preserve">Aaron Ions Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sheppard</w:t>
+                <w:t xml:space="preserve">Hui Ying Yeoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urjita Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2021.04.013⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajplung.00137.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358608v1</w:t>
+                <w:t xml:space="preserve">hal-03129391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poumon est sensible aux effets locaux et à distance des microbiotes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracellular phosphate enhances the function of F508del-CFTR rescued by CFTR correctors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiting Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Delpiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sheppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.04.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (5), pp. 843-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2021.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477849v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysbiosis, malnutrition and enhanced gut-lung axis contribute to age-related respiratory diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geanncarlo Lugo-Villarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66, pp.101235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arr.2020.101235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and molecular characterisation of the R751L-CFTR mutation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hui Ying Yeoh</w:t>
+                <w:t xml:space="preserve">Le poumon est sensible aux effets locaux et à distance des microbiotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urjita Joshi</w:t>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp. 242-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajplung.00137.2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129391v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant Acid Ceramidase Reduces Inflammation and Infection in Cystic Fibrosis</w:t>
+                <w:t xml:space="preserve">Real-time measurement of cellular bioenergetics in fully differentiated human nasal epithelial cells grown at air-liquid-interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Gardner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iram Haq</w:t>
+                <w:t xml:space="preserve">Emily Mavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. John Simpson</w:t>
+                <w:t xml:space="preserve">Bernard Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Becker</w:t>
+                <w:t xml:space="preserve">Sean Carrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Gallagher</w:t>
+                <w:t xml:space="preserve">Jason Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 202 (8), pp.1133-1145. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 318 (6), pp.L1158-L1164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.202001-0180OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajplung.00414.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977354v1</w:t>
+                <w:t xml:space="preserve">hal-02977357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time measurement of cellular bioenergetics in fully differentiated human nasal epithelial cells grown at air-liquid-interface</w:t>
+                <w:t xml:space="preserve">Recombinant Acid Ceramidase Reduces Inflammation and Infection in Cystic Fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Mavin</w:t>
+                <w:t xml:space="preserve">Aaron Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iram Haq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Verdon</w:t>
+                <w:t xml:space="preserve">A. John Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Carrie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+                <w:t xml:space="preserve">Katrin Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Powell</w:t>
+                <w:t xml:space="preserve">John Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 318 (6), pp.L1158-L1164. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202 (8), pp.1133-1145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajplung.00414.2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202001-0180OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977357v1</w:t>
+                <w:t xml:space="preserve">hal-02977354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice of Differentiation media significantly impacts cell lineage and response to CFTR modulators in fully differentiated primary cultures of cystic fibrosis human airway epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Delpiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Casement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Onuora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (9), pp.2137. </w:t>
@@ -2050,1156 +2050,1156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa LasB Subverts Alveolar Macrophage Activity by Interfering With Bacterial Killing Through Downregulation of Innate Immune Defense, Reactive Oxygen Species Generation, and Complement Activation</w:t>
+                <w:t xml:space="preserve">Ion channels as targets to treat cystic fibrosis lung disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Bastaert</w:t>
+                <w:t xml:space="preserve">S. Lorraine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saadé Kheir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+                <w:t xml:space="preserve">Tzyh-Chang Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Villeret</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">László Csanády</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01675⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (2), pp.S22-S27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2017.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02078851v1</w:t>
+                <w:t xml:space="preserve">hal-02977364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa LasB protease impairs innate immunity in mice and humans by targeting a lung epithelial cystic fibrosis transmembrane regulator–IL-6–antimicrobial–repair pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa LasB Subverts Alveolar Macrophage Activity by Interfering With Bacterial Killing Through Downregulation of Innate Immune Defense, Reactive Oxygen Species Generation, and Complement Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bastaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadé Kheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Villeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Hatton</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2017-210298⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392171v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02078851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion channels as targets to treat cystic fibrosis lung disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa LasB protease impairs innate immunity in mice and humans by targeting a lung epithelial cystic fibrosis transmembrane regulator–IL-6–antimicrobial–repair pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tzyh-Chang Hwang</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Villeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bastaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadé Kheir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">László Csanády</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Hatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (2), pp.S22-S27. </w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (1), pp.49-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2017.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2017-210298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385564v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion channels as targets to treat cystic fibrosis lung disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lorraine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzyh-Chang Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Csanády</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (2), pp.S22-S27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcf.2017.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977364v1</w:t>
+                <w:t xml:space="preserve">hal-02385564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bile acids deoxycholic acid and ursodeoxycholic acid differentially regulate human β-defensin-1 and -2 secretion by colonic epithelial cells</w:t>
+                <w:t xml:space="preserve">CK2 is a key regulator of SLC4A2-mediated Cl−/HCO3 − exchange in human airway epithelia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia K. Lajczak</w:t>
+                <w:t xml:space="preserve">Salam H. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark J. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Perino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luciano Adorini</w:t>
+                <w:t xml:space="preserve">James Garnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iram J. Haq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.201601365R⟩</w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469 (9), pp.1073-1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-017-1981-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392203v1</w:t>
+                <w:t xml:space="preserve">hal-02627314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of CFTR in epithelial physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Gray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74 (1), pp.93-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00018-016-2391-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CK2 is a key regulator of SLC4A2-mediated Cl−/HCO3 − exchange in human airway epithelia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bile acids deoxycholic acid and ursodeoxycholic acid differentially regulate human β-defensin-1 and -2 secretion by colonic epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia K. Lajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salam H. Ibrahim</w:t>
+                <w:t xml:space="preserve">Aoife M. O’dwyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark J. Turner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+                <w:t xml:space="preserve">Alessia Perino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Garnett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iram J. Haq</w:t>
+                <w:t xml:space="preserve">Luciano Adorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 469 (9), pp.1073-1091. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (9), pp.3848-3857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00424-017-1981-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.201601365R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627314v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of protease–epithelial sodium channel signaling improves mucociliary function in cystic fibrosis airways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypercapnia modulates cAMP signalling and cystic fibrosis transmembrane conductance regulator-dependent anion and fluid secretion in airway epithelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark J. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James A. Reihill</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Stuart Elborn</w:t>
+                <w:t xml:space="preserve">Waseema Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam H. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201511-2216OC⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 594 (6), pp.1643-1661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP271309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394663v1</w:t>
+                <w:t xml:space="preserve">hal-02394656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypercapnia modulates cAMP signalling and cystic fibrosis transmembrane conductance regulator-dependent anion and fluid secretion in airway epithelia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+                <w:t xml:space="preserve">Inhibition of protease–epithelial sodium channel signaling improves mucociliary function in cystic fibrosis airways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A. Reihill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy E. G. Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waseema Patel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Verdon</w:t>
+                <w:t xml:space="preserve">J. Stuart Elborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 594 (6), pp.1643-1661. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 194 (6), pp.701-710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/JP271309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201511-2216OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394656v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen and the cystic fibrosis gender gap</w:t>
               </w:r>
@@ -3918,441 +3918,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proinflammatory effect of sodium 4-phenylbutyrate in Delta F508-cystic fibrosis transmembrane conductance regulator lung epithelial cells: involvement of extracellular signal-regulated protein kinase 1/2 and c-Jun-NH2-terminal kinase signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative stress induces extracellular signal-regulated kinase 1/2 mitogen-activated protein kinase in cystic fibrosis lung epithelial cells: Potential mechanism for excessive IL-8 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boncoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telma Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Clement</w:t>
+                <w:t xml:space="preserve">Alexandra Henrion-Caude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 326 (3), pp.949-956. </w:t>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (3), pp.432-446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/jpet.107.135186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2007.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665066v1</w:t>
+                <w:t xml:space="preserve">hal-02665071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic fibrosis transmembrane conductance regulator controls lung proteasomal degradation and nuclear factor-κB activity in conditions of oxidative stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proinflammatory effect of sodium 4-phenylbutyrate in Delta F508-cystic fibrosis transmembrane conductance regulator lung epithelial cells: involvement of extracellular signal-regulated protein kinase 1/2 and c-Jun-NH2-terminal kinase signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telma Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Telma Roque</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monique Bonora</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2353/ajpath.2008.070310⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 326 (3), pp.949-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.107.135186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410539v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress induces extracellular signal-regulated kinase 1/2 mitogen-activated protein kinase in cystic fibrosis lung epithelial cells: Potential mechanism for excessive IL-8 expression</w:t>
+                <w:t xml:space="preserve">Cystic fibrosis transmembrane conductance regulator controls lung proteasomal degradation and nuclear factor-κB activity in conditions of oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telma Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Henrion-Caude</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bonora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2007.08.013⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (5), pp.1184-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2353/ajpath.2008.070310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665071v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4502,670 +4502,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours et carrières dans la recherche en mucoviscidose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dénutrition fragilise les défenses pulmonaires chez les souris âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Fissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs dans la Mucoviscidose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vaincre La Mucoviscidose, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678610v1</w:t>
+                <w:t xml:space="preserve">hal-04338869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an imaging platform to investigate pathogens-human airway epithelium interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carrières dans les EPST – INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micalis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Jouy en Josas, France</w:t>
+              <w:t xml:space="preserve">mentorship J2R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J2R, Oct 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678592v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dénutrition fragilise les défenses pulmonaires chez les souris âgées</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcours et carrières dans la recherche en mucoviscidose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs dans la Mucoviscidose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vaincre La Mucoviscidose, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338869v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrières dans les EPST – INRAE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of an imaging platform to investigate pathogens-human airway epithelium interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Nakfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merve Nur Tunç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mentorship J2R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J2R, Oct 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Micalis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Jouy en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678618v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du métabolome pulmonaire chez les enfants asthmatiques sévères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomic analysis of bronchoalveolar lavages from severe asthmatic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Briard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blanche Guillon</w:t>
+                <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Venot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Castellli</w:t>
+                <w:t xml:space="preserve">Florence A Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone d'allergologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Academy of Allergu and Clinical Immunology Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Academy of Allergu and Clinical Immunology, Jun 2023, Hamburg (D), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280483v1</w:t>
+                <w:t xml:space="preserve">hal-04276775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic analysis of bronchoalveolar lavages from severe asthmatic children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Briard</w:t>
+                <w:t xml:space="preserve">Analyse du métabolome pulmonaire chez les enfants asthmatiques sévères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Venot</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fenaille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence A Castelli</w:t>
+                <w:t xml:space="preserve">F. Castellli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Allergu and Clinical Immunology Congress 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Francophone d'allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France. 1p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2023.103568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276775v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota in Lung Health and Diseases: Long-distance effects of the gut microbiota and the gut-lung axis.</w:t>
               </w:r>
@@ -5397,51 +5397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Fernández-Moncada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Delpiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès de Physiologie et de Biologie Intégrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Physiologie, Sep 2021, Nice / Online, France</w:t>
@@ -5584,51 +5584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the ingestion of titanium dioxide nanoparticles via breast milk on the respiratory health of young rabbits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneline Dubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5748,78 +5748,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Grauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès francophone d’allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France. Revue Française d'Allergologie, 63 (3), pp.4, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reval.2023.103568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276720v1</w:t>
@@ -5901,51 +5901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6079,51 +6079,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15A88196"/>
+    <w:nsid w:val="21184C09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6310,51 +6310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vinciane-saint-criq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0042-3735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6602-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337915" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Guequ&#233;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Philp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villanueva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;bata Apablaza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75871" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358608v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Delpiano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinheng Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheppard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.04.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.04.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanncarlo Lugo-Villarino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101235" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iram Haq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Althaus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ions Gardner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ying Yeoh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urjita Joshi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00137.2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Gardner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. John Simpson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Becker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gallagher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202001-0180OC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mavin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verdon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Carrie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Powell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00414.2019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Casement" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Onuora" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9092137" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Macpherson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Belvis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081094" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619086v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iram J. Haq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron I. Gardner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Garnett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ward" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59815" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bastaert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad&#233; Kheir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Villeret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01675" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392171v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hatton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-210298" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorraine Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzyh-Chang Hwang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Csan&#225;dy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2017.10.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392203v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia K. Lajczak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife M. O&#8217;dwyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Perino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Adorini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201601365R" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628029v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Gray" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2391-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627314v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam H. Ibrahim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Turner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Garnett" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-017-1981-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Reihill" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Walker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Hamilton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. G. Ferguson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stuart Elborn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201511-2216OC" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseema Patel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP271309" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394662v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Harvey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.11.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Hoon Kim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Katzenellenbogen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078593" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil Yusef" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Harvey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2012.02.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rebeyrol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Riffault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Corvol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2012.01.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHND9DNL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Jacquot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2011.10.027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829433v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Roque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01403-10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665066v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boncoeur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonvin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clement" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.135186" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410539v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bonora" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2008.070310" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henrion-Caude" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2007.08.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSMWT2L6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678573v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678610v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678592v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nakfour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Nur Tun&#231;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338869v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04280483v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Venot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fenaille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castellli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103568" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276775v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678677v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303039v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276925v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez-Moncada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276856v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneline Dubard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276720v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208434v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vinciane-saint-criq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0042-3735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6602-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337915" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Guequ&#233;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Philp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villanueva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;bata Apablaza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75871" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iram Haq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Althaus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ions Gardner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ying Yeoh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urjita Joshi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00137.2020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358608v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Delpiano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinheng Lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheppard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.04.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanncarlo Lugo-Villarino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101235" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.04.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mavin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Carrie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Powell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00414.2019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Gardner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. John Simpson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Becker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gallagher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202001-0180OC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Casement" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Onuora" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9092137" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Macpherson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Belvis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081094" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619086v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iram J. Haq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron I. Gardner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Garnett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ward" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59815" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorraine Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzyh-Chang Hwang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Csan&#225;dy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2017.10.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bastaert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad&#233; Kheir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Villeret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01675" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hatton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-210298" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385564v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627314v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam H. Ibrahim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Turner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Garnett" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-017-1981-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Gray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2391-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392203v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia K. Lajczak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife M. O&#8217;dwyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Perino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Adorini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201601365R" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394656v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseema Patel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP271309" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Reihill" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Walker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Hamilton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. G. Ferguson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stuart Elborn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201511-2216OC" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394662v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Harvey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.11.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Hoon Kim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Katzenellenbogen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078593" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil Yusef" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Harvey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2012.02.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rebeyrol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Riffault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Corvol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2012.01.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHND9DNL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Jacquot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2011.10.027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829433v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Roque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01403-10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665071v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boncoeur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonvin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henrion-Caude" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2007.08.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSMWT2L6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clement" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.135186" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410539v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bonora" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2008.070310" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678573v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nakfour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Nur Tun&#231;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276775v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04280483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Venot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fenaille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castellli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103568" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678677v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303039v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276925v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez-Moncada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276856v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneline Dubard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276720v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208434v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>