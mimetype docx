--- v2 (2026-04-28)
+++ v3 (2026-05-21)
@@ -870,537 +870,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and molecular characterisation of the R751L-CFTR mutation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracellular phosphate enhances the function of F508del-CFTR rescued by CFTR correctors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iram Haq</w:t>
+                <w:t xml:space="preserve">Yiting Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Althaus</w:t>
+                <w:t xml:space="preserve">Livia Delpiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Ions Gardner</w:t>
+                <w:t xml:space="preserve">Jinheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Ying Yeoh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Urjita Joshi</w:t>
+                <w:t xml:space="preserve">David Sheppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajplung.00137.2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (5), pp. 843-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2021.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129391v1</w:t>
+                <w:t xml:space="preserve">hal-03358608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular phosphate enhances the function of F508del-CFTR rescued by CFTR correctors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le poumon est sensible aux effets locaux et à distance des microbiotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphyne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Sheppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2021.04.013⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp. 242-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358608v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysbiosis, malnutrition and enhanced gut-lung axis contribute to age-related respiratory diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geanncarlo Lugo-Villarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66, pp.101235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arr.2020.101235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poumon est sensible aux effets locaux et à distance des microbiotes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Marquant</w:t>
+                <w:t xml:space="preserve">Clinical and molecular characterisation of the R751L-CFTR mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iram Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Ions Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Ying Yeoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphyne Descamps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+                <w:t xml:space="preserve">Urjita Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (4), pp. 242-252. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Lung Cellular and Molecular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajplung.00137.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477849v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time measurement of cellular bioenergetics in fully differentiated human nasal epithelial cells grown at air-liquid-interface</w:t>
               </w:r>
@@ -1533,51 +1533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant Acid Ceramidase Reduces Inflammation and Infection in Cystic Fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iram Haq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. John Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1667,90 +1667,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice of Differentiation media significantly impacts cell lineage and response to CFTR modulators in fully differentiated primary cultures of cystic fibrosis human airway epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Delpiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Casement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Onuora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (9), pp.2137. </w:t>
@@ -2050,347 +2050,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion channels as targets to treat cystic fibrosis lung disease</w:t>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa LasB Subverts Alveolar Macrophage Activity by Interfering With Bacterial Killing Through Downregulation of Innate Immune Defense, Reactive Oxygen Species Generation, and Complement Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lorraine Martin</w:t>
+                <w:t xml:space="preserve">Fabien Bastaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadé Kheir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">László Csanády</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bérengère Villeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2017.10.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977364v1</w:t>
+                <w:t xml:space="preserve">inserm-02078851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa LasB Subverts Alveolar Macrophage Activity by Interfering With Bacterial Killing Through Downregulation of Innate Immune Defense, Reactive Oxygen Species Generation, and Complement Activation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion channels as targets to treat cystic fibrosis lung disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saadé Kheir</w:t>
+                <w:t xml:space="preserve">S. Lorraine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Villeret</w:t>
+                <w:t xml:space="preserve">Tzyh-Chang Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pham My-Chan Dang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">László Csanády</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1675. </w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (2), pp.S22-S27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2017.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02078851v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas aeruginosa LasB protease impairs innate immunity in mice and humans by targeting a lung epithelial cystic fibrosis transmembrane regulator–IL-6–antimicrobial–repair pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Villeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bastaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadé Kheir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2441,566 +2441,566 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion channels as targets to treat cystic fibrosis lung disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lorraine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzyh-Chang Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Csanády</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (2), pp.S22-S27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcf.2017.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385564v1</w:t>
+                <w:t xml:space="preserve">hal-02977364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CK2 is a key regulator of SLC4A2-mediated Cl−/HCO3 − exchange in human airway epithelia</w:t>
+                <w:t xml:space="preserve">Bile acids deoxycholic acid and ursodeoxycholic acid differentially regulate human β-defensin-1 and -2 secretion by colonic epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salam H. Ibrahim</w:t>
+                <w:t xml:space="preserve">Natalia K. Lajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark J. Turner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+                <w:t xml:space="preserve">Aoife M. O’dwyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Garnett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iram J. Haq</w:t>
+                <w:t xml:space="preserve">Alessia Perino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Adorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00424-017-1981-3⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (9), pp.3848-3857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201601365R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627314v1</w:t>
+                <w:t xml:space="preserve">hal-02392203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of CFTR in epithelial physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A. Gray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74 (1), pp.93-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00018-016-2391-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bile acids deoxycholic acid and ursodeoxycholic acid differentially regulate human β-defensin-1 and -2 secretion by colonic epithelial cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia K. Lajczak</w:t>
+                <w:t xml:space="preserve">CK2 is a key regulator of SLC4A2-mediated Cl−/HCO3 − exchange in human airway epithelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam H. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark J. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Adorini</w:t>
+                <w:t xml:space="preserve">James Garnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iram J. Haq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (9), pp.3848-3857. </w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469 (9), pp.1073-1091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.201601365R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00424-017-1981-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392203v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypercapnia modulates cAMP signalling and cystic fibrosis transmembrane conductance regulator-dependent anion and fluid secretion in airway epithelia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark J. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waseema Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam H. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3918,441 +3918,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress induces extracellular signal-regulated kinase 1/2 mitogen-activated protein kinase in cystic fibrosis lung epithelial cells: Potential mechanism for excessive IL-8 expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proinflammatory effect of sodium 4-phenylbutyrate in Delta F508-cystic fibrosis transmembrane conductance regulator lung epithelial cells: involvement of extracellular signal-regulated protein kinase 1/2 and c-Jun-NH2-terminal kinase signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telma Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Henrion-Caude</w:t>
+                <w:t xml:space="preserve">Annick Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40 (3), pp.432-446. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 326 (3), pp.949-956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2007.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1124/jpet.107.135186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665071v1</w:t>
+                <w:t xml:space="preserve">hal-02665066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proinflammatory effect of sodium 4-phenylbutyrate in Delta F508-cystic fibrosis transmembrane conductance regulator lung epithelial cells: involvement of extracellular signal-regulated protein kinase 1/2 and c-Jun-NH2-terminal kinase signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cystic fibrosis transmembrane conductance regulator controls lung proteasomal degradation and nuclear factor-κB activity in conditions of oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boncoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telma Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boncoeur</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annick Clement</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bonora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/jpet.107.135186⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (5), pp.1184-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2353/ajpath.2008.070310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665066v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic fibrosis transmembrane conductance regulator controls lung proteasomal degradation and nuclear factor-κB activity in conditions of oxidative stress</w:t>
+                <w:t xml:space="preserve">Oxidative stress induces extracellular signal-regulated kinase 1/2 mitogen-activated protein kinase in cystic fibrosis lung epithelial cells: Potential mechanism for excessive IL-8 expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telma Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Monique Bonora</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Henrion-Caude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (3), pp.432-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2007.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2353/ajpath.2008.070310⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02410539v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4502,217 +4502,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dénutrition fragilise les défenses pulmonaires chez les souris âgées</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carrières dans les EPST – INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">mentorship J2R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J2R, Oct 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338869v1</w:t>
+                <w:t xml:space="preserve">hal-04678618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrières dans les EPST – INRAE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dénutrition fragilise les défenses pulmonaires chez les souris âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Fissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mentorship J2R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J2R, Oct 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678618v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours et carrières dans la recherche en mucoviscidose</w:t>
               </w:r>
@@ -5397,51 +5397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Fernández-Moncada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Delpiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès de Physiologie et de Biologie Intégrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Physiologie, Sep 2021, Nice / Online, France</w:t>
@@ -5584,51 +5584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the ingestion of titanium dioxide nanoparticles via breast milk on the respiratory health of young rabbits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneline Dubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5901,51 +5901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Saint-Criq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6079,51 +6079,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21184C09"/>
+    <w:nsid w:val="E3122981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6310,51 +6310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vinciane-saint-criq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0042-3735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6602-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337915" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Guequ&#233;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Philp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villanueva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;bata Apablaza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75871" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iram Haq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Althaus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ions Gardner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ying Yeoh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urjita Joshi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00137.2020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358608v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Delpiano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinheng Lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheppard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.04.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanncarlo Lugo-Villarino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101235" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.04.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mavin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Carrie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Powell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00414.2019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Gardner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. John Simpson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Becker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gallagher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202001-0180OC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Casement" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Onuora" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9092137" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Macpherson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Belvis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081094" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619086v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iram J. Haq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron I. Gardner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Garnett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ward" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59815" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorraine Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzyh-Chang Hwang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Csan&#225;dy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2017.10.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bastaert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad&#233; Kheir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Villeret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01675" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hatton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-210298" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385564v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627314v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam H. Ibrahim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Turner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Garnett" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-017-1981-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Gray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2391-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392203v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia K. Lajczak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife M. O&#8217;dwyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Perino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Adorini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201601365R" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394656v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseema Patel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP271309" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Reihill" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Walker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Hamilton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. G. Ferguson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stuart Elborn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201511-2216OC" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394662v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Harvey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.11.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Hoon Kim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Katzenellenbogen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078593" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil Yusef" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Harvey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2012.02.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rebeyrol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Riffault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Corvol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2012.01.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHND9DNL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Jacquot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2011.10.027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829433v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Roque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01403-10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665071v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boncoeur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonvin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henrion-Caude" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2007.08.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSMWT2L6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clement" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.135186" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410539v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bonora" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2008.070310" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678573v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nakfour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Nur Tun&#231;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276775v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04280483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Venot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fenaille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castellli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103568" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678677v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303039v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276925v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez-Moncada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276856v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneline Dubard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276720v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208434v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vinciane-saint-criq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0042-3735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6602-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Guillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05427912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Picard-Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Wasniewski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Saint-Criq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337915" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Mathieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marquant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15020263" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Guequ&#233;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Philp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villanueva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;bata Apablaza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75871" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358608v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Delpiano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinheng Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheppard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.04.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.04.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanncarlo Lugo-Villarino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101235" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129391v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iram Haq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Althaus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ions Gardner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ying Yeoh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urjita Joshi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00137.2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mavin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verdon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Carrie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Powell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajplung.00414.2019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Gardner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. John Simpson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Becker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gallagher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202001-0180OC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Casement" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Onuora" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9092137" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Macpherson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Belvis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081094" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619086v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iram J. Haq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron I. Gardner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Garnett" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ward" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/59815" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02078851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bastaert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad&#233; Kheir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Villeret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham My-Chan Dang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01675" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lorraine Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzyh-Chang Hwang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Csan&#225;dy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2017.10.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hatton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-210298" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392203v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia K. Lajczak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoife M. O&#8217;dwyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Perino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Adorini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201601365R" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628029v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Gray" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2391-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627314v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam H. Ibrahim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Turner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Garnett" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-017-1981-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394656v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseema Patel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP271309" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Reihill" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Walker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Hamilton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. G. Ferguson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stuart Elborn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201511-2216OC" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394662v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Harvey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2013.11.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Hoon Kim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Katzenellenbogen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078593" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil Yusef" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Harvey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2012.02.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rebeyrol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Riffault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Corvol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2012.01.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHND9DNL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ruffin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Jacquot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2011.10.027" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829433v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Roque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01403-10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665066v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boncoeur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonvin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clement" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.107.135186" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410539v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bonora" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2353/ajpath.2008.070310" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665071v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Henrion-Caude" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2007.08.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSMWT2L6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678573v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338869v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nakfour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Nur Tun&#231;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276775v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04280483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Venot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fenaille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castellli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103568" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678677v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303039v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Laubreton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Drajac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276925v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez-Moncada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276856v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneline Dubard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276720v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208434v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>