--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2560,3734 +2560,3746 @@
               <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86, pp.17-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vibspec.2016.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Component Conductors: A Sturdy Electronic Structure Generated by Bulky Substituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Filatre-Furcate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auban-Senzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (12), pp.6036--6046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TTF-DDQ: Two &amp;quot;Green'' Synthetic Routes, Crystal Structure and Band Gap from FT-IR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahnun Mohamud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leire Del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor E. Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvina Pagola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 214, pp.71--75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.synthmet.2016.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive Switching in Mott Insulators and Correlated Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Janod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madec Querré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Stoliar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (40), pp.6287--6305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.201500823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive Switching Induced by Electric Pulses in a Single-Component Molecular Mott Insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Stoliar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119, 119 (119), pp.2983-2988. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp512810e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between Thermally Induced Structural Distortions and Electronic Properties of the Layered Misfit Chalcogenide (LaS)of the Layered Misfit Chalcogenide (LaS)1.196VS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Ta-Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Janod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (33), pp.19273--19279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp503159a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Black Polymorph of TTF-CA: TTF Polymorphism and Solvent Effects in Mechanochemical and Vapor Digestion Syntheses, FT-IR, Crystal Packing, and Electronic Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul H. Lapidus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Naik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Wixtrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nestor E. Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (1), pp.91-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cg401203r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Symmetry Breaking and and spin–phonon Coupling in SmCrO3 Orthochromite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Ta-Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor E. Massa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 361, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.02.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric field induced avalanche breakdown and non-volatile resistive switching in the Mott insulators AM4Q8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Janod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lajaunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 222, pp.1046-1056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjst/e2013-01905-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Conductivity Measurements of GaTa4Se8 Under High Pressure: Evidence of a Bandwidth-Controlled Insulator-to-Metal Mott Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vaju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sopracase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (3), pp.037401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.037401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed laser-deposited VO 2 thin films on Pt layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (12), pp.123503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4795813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast filling of an electronic pseudogap in an incommensurate crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Papalazarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (4), pp.041106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.041106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive switching induced by electronic avalanche breakdown in GaTa$_4$Se$_{8-x}$Te$_x$ narrow gap Mott Insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Janod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.1722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms2735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ω / T scaling of the optical conductivity in strongly correlated layered cobalt oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fresard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (3), pp.035102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevb.87.035102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTICAL CONDUCTIVITY OF OXIDES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Structural modifications of disordered YMn1-xInxO3 solid solutions evidenced by infrared and Raman spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Poirot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-R. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0217979205028128⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.1315-1320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2012.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04613873v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modifications of disordered YMn1-xInxO3 solid solutions evidenced by infrared and Raman spectroscopies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+                <w:t xml:space="preserve">OPTICAL CONDUCTIVITY OF OXIDES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-R. Ammar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Gruener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2012.06.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (01n03), pp.153-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0217979205028128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-00752400v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital anisotropy and low-energy excitations of the quasi-one-dimensional conductor beta-Sr(0.17)V(2)O(5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laverock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. H. Preston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mcnulty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. E. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (15), pp.155103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.155103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge dynamics in quasi-one dimensional beta-Sr1/6V2O5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.T. Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Janod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 69 (2), pp.181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjb/e2009-00148-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal emittance changes at the charge ordering transition of (Sm0.35Ca0.65)MnO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Napierala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93 (15), pp.151910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized reflectivity of beta-Sr0.17V2O5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.T. Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Janod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77 (7), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.075123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon anharmonicity in disordered MgAl 2 O 4 spinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Debernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevb.73.064305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01851379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical transitions in two-legs ladder compound A$_x$V$_6$O$_{15}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sellier E. Janod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.035120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.035120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to tilted magnetic fields in Bi2Sr2CaCu2O8 with columnar defects: Evidence for transverse Meissner effect</w:t>
+                <w:t xml:space="preserve">Response to Tilted Magnetic Fields in Bi 2 Sr 2 CaCu 2 O 8 with Columnar Defects: Evidence for Transverse Meissner Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enrick Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">R. de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ammor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 88, pp.187002</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 88 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.187002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131985v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Tilted Magnetic Fields in Bi 2 Sr 2 CaCu 2 O 8 with Columnar Defects: Evidence for Transverse Meissner Effect</w:t>
+                <w:t xml:space="preserve">Response to tilted magnetic fields in Bi2Sr2CaCu2O8 with columnar defects: Evidence for transverse Meissner effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ammor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 88 (18), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 88, pp.187002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.187002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01794684v1</w:t>
+                <w:t xml:space="preserve">hal-00131985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex dynamics and phase diagram of BSCCO in the presence of columnar defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of field tilting on the vortices in irradiated Bi-2212</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Ammor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Ruyter</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 12 (18), pp.4217-4231</w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 341-48, pp.1283-1284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042802v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of field tilting on the vortices in irradiated Bi-2212</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Vortex dynamics and phase diagram of BSCCO in the presence of columnar defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ammor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R De Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Ta-Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 341-48, pp.1283-1284</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (18), pp.4217-4231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131695v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the variable-range vortex hopping in Bi 2 Sr 2 Ca 1 − x Y x Cu 2 O 8 with columnar defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ammor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ammor</w:t>
+                <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 61 (14), pp.9800 - 9808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.9800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universality of glass scaling in Bi2Sr2Ca1−xYxCu2O8 single crystals in the presence of correlated disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ammor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 113 (11), pp.633-638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0038-1098(99)00553-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bose-glass transition in irradiated Bi2Sr2Ca1-xYxCu2O8 crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ammor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 341-348, pp.1339-1340. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-4534(00)00870-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6297,190 +6309,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially Resolved Spectroscopy of Ferroelectric Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Mazloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Ta-Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobo Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pesquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2D FERROELECTRICS AND THEIR PERSPECTIVES FOR NEURAL NETWORKS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Antibes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions de phase ultra-rapides résolues en temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6488,88 +6500,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Lorenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thématique Chocolas 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Saint-Pierre-d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6579,167 +6591,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosession: Variants of Resistive Switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihito Sawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Tsurumaki-Fukuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rodenbücher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Szot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Heber, Jörg and Schlom, Darrell and Tokura, Yoshinori and Waser, Rainer and Wuttig, Matthias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.247--258, 2013, 978-3-527-66770-3 978-3-527-41191-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527667703.ch45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6749,161 +6761,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast filling of an electronic pseudogap in photoexcited (LaS) 1.196 VS 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Brouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Papalazarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId250"/>
+      <w:footerReference w:type="default" r:id="rId251"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6971,51 +6983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1182F72"/>
+    <w:nsid w:val="C883F3BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7202,51 +7214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vinh-ta-phuoc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8884-3883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167289020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwika Mandal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00896-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Issa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117620" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04636101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cario" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Amano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Babich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guzman-Brambila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Volte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02628-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Massa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire del Campo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta Phuoc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kayser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Alonso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.115116" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134306" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03201086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neacsa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vulliet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10313f" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21316-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Holldack" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta-Phuoc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.134305" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02496662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mokdad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brison" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Jones" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Brown" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bri&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caillaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorcy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lupi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.035101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sopracase" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.07.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02134011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.184302" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cannuccia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10582" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimbo Camara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5259" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalinko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yamada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Brubach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28624" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532142v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voute" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deutsch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaise Brubach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2016.05.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357401v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Filatre-Furcate" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bellec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00556" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718971v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahnun Mohamud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Del Campo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor E. Massa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Pagola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2016.01.016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233571v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tranchant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Corraze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madec Querr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Stoliar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201500823" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFSPS7R7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122400v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512810e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brouet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corraze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Janod" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503159a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul H. Lapidus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Naik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wixtrom" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor E. Massa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401203r" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amrani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.02.057" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lajaunie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01905-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980489v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaju" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perucchi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.037401" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795813" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.041106" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814337v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2735" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870100v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.87.035102" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04613873v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gervais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Coquelet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gruener" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979205028128" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752400v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2012.06.013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27WJHQPB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849614v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverock" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. H. Preston" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcnulty" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Smith" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.155103" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432072v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Phuoc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00148-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CH3XQLP1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056493v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napierala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396572v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.075123" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibaudeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Debernardi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie da Rocha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.73.064305" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008325v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sellier E. Janod" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035120" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131985v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olive" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794684v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrick Olive" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.187002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042802v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R De Sousa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Soret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131695v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794640v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.9800" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042782v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Soret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(99)00553-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27CD5E3C2513958C58557ADAAEF48D5AF7A5504C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042913v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(00)00870-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97G5MSRG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409428v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Mazloum" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Santamaria" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesquera" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722228v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716453v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Sawa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Tsurumaki-Fukuchi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamada" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rodenb&#252;cher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527667703.ch45" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159053v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Brouet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Papalazarou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marsi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vinh-ta-phuoc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8884-3883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167289020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwika Mandal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00896-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Issa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117620" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04636101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cario" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Amano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Babich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guzman-Brambila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Volte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02628-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Massa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire del Campo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta Phuoc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kayser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Alonso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.115116" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134306" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03201086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neacsa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vulliet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10313f" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21316-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Holldack" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta-Phuoc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.134305" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02496662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mokdad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brison" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Jones" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Brown" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bri&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caillaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorcy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lupi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.035101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sopracase" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.07.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02134011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.184302" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cannuccia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10582" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimbo Camara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5259" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalinko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yamada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Brubach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28624" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532142v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voute" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deutsch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaise Brubach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2016.05.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC816B0B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Filatre-Furcate" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bellec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00556" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718971v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahnun Mohamud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Del Campo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor E. Massa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Pagola" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2016.01.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tranchant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Corraze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madec Querr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Stoliar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201500823" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFSPS7R7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512810e" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brouet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corraze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Janod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503159a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521318v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul H. Lapidus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Naik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wixtrom" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor E. Massa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401203r" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718992v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amrani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.02.057" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872035v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lajaunie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01905-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980489v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaju" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perucchi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.037401" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795813" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.041106" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2735" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870100v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.87.035102" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752400v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2012.06.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27WJHQPB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04613873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gervais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Coquelet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gruener" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979205028128" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverock" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. H. Preston" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcnulty" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Smith" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.155103" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432072v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Phuoc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00148-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CH3XQLP1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056493v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napierala" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.075123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851379v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibaudeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Debernardi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie da Rocha" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.73.064305" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008325v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sellier E. Janod" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035120" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794684v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrick Olive" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.187002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131985v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olive" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131695v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R De Sousa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Soret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.9800" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042782v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Soret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(99)00553-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27CD5E3C2513958C58557ADAAEF48D5AF7A5504C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042913v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(00)00870-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97G5MSRG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409428v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Mazloum" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Santamaria" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesquera" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722228v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716453v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Sawa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Tsurumaki-Fukuchi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamada" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rodenb&#252;cher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527667703.ch45" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159053v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Brouet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Papalazarou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marsi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>