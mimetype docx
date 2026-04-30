--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -3544,563 +3544,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field induced avalanche breakdown and non-volatile resistive switching in the Mott insulators AM4Q8</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Conductivity Measurements of GaTa4Se8 Under High Pressure: Evidence of a Bandwidth-Controlled Insulator-to-Metal Mott Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vaju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Moreau</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sopracase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lajaunie</w:t>
+                <w:t xml:space="preserve">A. Perucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 222, pp.1046-1056. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (3), pp.037401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2013-01905-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.037401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872035v1</w:t>
+                <w:t xml:space="preserve">hal-00980489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Conductivity Measurements of GaTa4Se8 Under High Pressure: Evidence of a Bandwidth-Controlled Insulator-to-Metal Mott Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Electric field induced avalanche breakdown and non-volatile resistive switching in the Mott insulators AM4Q8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Janod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vaju</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sopracase</w:t>
+                <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perucchi</w:t>
+                <w:t xml:space="preserve">L. Lajaunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (3), pp.037401. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 222, pp.1046-1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.037401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2013-01905-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980489v1</w:t>
+                <w:t xml:space="preserve">hal-00872035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser-deposited VO 2 thin films on Pt layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast filling of an electronic pseudogap in an incommensurate crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Sakai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Roger</w:t>
+                <w:t xml:space="preserve">E. Papalazarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Autret</w:t>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4795813⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (4), pp.041106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.041106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794471v1</w:t>
+                <w:t xml:space="preserve">hal-00982111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast filling of an electronic pseudogap in an incommensurate crystal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulsed laser-deposited VO 2 thin films on Pt layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Papalazarou</w:t>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Faure</w:t>
+                <w:t xml:space="preserve">Sylvain Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marsi</w:t>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (4), pp.041106. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (12), pp.123503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.041106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4795813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982111v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive switching induced by electronic avalanche breakdown in GaTa$_4$Se$_{8-x}$Te$_x$ narrow gap Mott Insulators</w:t>
               </w:r>
@@ -4331,307 +4331,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modifications of disordered YMn1-xInxO3 solid solutions evidenced by infrared and Raman spectroscopies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OPTICAL CONDUCTIVITY OF OXIDES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-R. Ammar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Gruener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2012.06.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (01n03), pp.153-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0217979205028128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752400v1</w:t>
+                <w:t xml:space="preserve">hal-04613873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTICAL CONDUCTIVITY OF OXIDES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Poirot</w:t>
+                <w:t xml:space="preserve">Structural modifications of disordered YMn1-xInxO3 solid solutions evidenced by infrared and Raman spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Coquelet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-R. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.1315-1320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2012.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0217979205028128⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04613873v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital anisotropy and low-energy excitations of the quasi-one-dimensional conductor beta-Sr(0.17)V(2)O(5)</w:t>
               </w:r>
@@ -6788,77 +6788,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast filling of an electronic pseudogap in photoexcited (LaS) 1.196 VS 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Brouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Papalazarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Marsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6983,51 +6983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C883F3BB"/>
+    <w:nsid w:val="0AD40BF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7214,51 +7214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vinh-ta-phuoc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8884-3883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167289020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwika Mandal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00896-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Issa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117620" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04636101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cario" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Amano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Babich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guzman-Brambila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Volte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02628-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Massa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire del Campo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta Phuoc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kayser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Alonso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.115116" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134306" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03201086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neacsa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vulliet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10313f" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21316-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Holldack" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta-Phuoc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.134305" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02496662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mokdad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brison" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Jones" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Brown" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bri&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caillaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorcy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lupi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.035101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sopracase" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.07.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02134011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.184302" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cannuccia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10582" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimbo Camara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5259" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalinko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yamada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Brubach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28624" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532142v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voute" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deutsch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaise Brubach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2016.05.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC816B0B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Filatre-Furcate" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bellec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00556" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718971v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahnun Mohamud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Del Campo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor E. Massa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Pagola" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2016.01.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tranchant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Corraze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madec Querr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Stoliar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201500823" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFSPS7R7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512810e" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brouet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corraze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Janod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503159a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521318v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul H. Lapidus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Naik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wixtrom" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor E. Massa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401203r" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718992v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amrani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.02.057" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872035v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lajaunie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01905-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980489v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaju" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perucchi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.037401" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795813" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.041106" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2735" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870100v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.87.035102" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752400v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2012.06.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27WJHQPB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04613873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gervais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Coquelet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gruener" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979205028128" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverock" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. H. Preston" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcnulty" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Smith" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.155103" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432072v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Phuoc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00148-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CH3XQLP1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056493v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napierala" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.075123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851379v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibaudeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Debernardi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie da Rocha" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.73.064305" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008325v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sellier E. Janod" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035120" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794684v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrick Olive" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.187002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131985v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olive" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131695v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R De Sousa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Soret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.9800" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042782v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Soret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(99)00553-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27CD5E3C2513958C58557ADAAEF48D5AF7A5504C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042913v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(00)00870-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97G5MSRG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409428v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Mazloum" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Santamaria" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesquera" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722228v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716453v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Sawa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Tsurumaki-Fukuchi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamada" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rodenb&#252;cher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527667703.ch45" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159053v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Brouet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Papalazarou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marsi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vinh-ta-phuoc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8884-3883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167289020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwika Mandal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00896-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Issa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117620" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04636101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cario" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Amano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Babich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guzman-Brambila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Volte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02628-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Massa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire del Campo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta Phuoc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kayser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Alonso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.115116" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134306" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03201086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neacsa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vulliet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10313f" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21316-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Holldack" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta-Phuoc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.134305" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02496662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mokdad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brison" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Jones" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Brown" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bri&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caillaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorcy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lupi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.035101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sopracase" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.07.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02134011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.184302" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cannuccia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10582" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimbo Camara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5259" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalinko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yamada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Brubach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28624" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532142v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voute" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deutsch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaise Brubach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2016.05.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC816B0B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Filatre-Furcate" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bellec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00556" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718971v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahnun Mohamud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Del Campo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor E. Massa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Pagola" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2016.01.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tranchant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Corraze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madec Querr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Stoliar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201500823" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFSPS7R7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512810e" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brouet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corraze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Janod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503159a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521318v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul H. Lapidus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Naik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wixtrom" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor E. Massa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401203r" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718992v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amrani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.02.057" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980489v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaju" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perucchi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.037401" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lajaunie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01905-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982111v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.041106" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794471v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795813" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2735" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870100v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.87.035102" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04613873v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gervais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Coquelet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gruener" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979205028128" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752400v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2012.06.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27WJHQPB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverock" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. H. Preston" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcnulty" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Smith" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.155103" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432072v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Phuoc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00148-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CH3XQLP1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056493v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napierala" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.075123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851379v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibaudeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Debernardi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie da Rocha" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.73.064305" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008325v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sellier E. Janod" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035120" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794684v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrick Olive" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.187002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131985v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olive" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131695v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R De Sousa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Soret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.9800" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042782v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Soret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(99)00553-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27CD5E3C2513958C58557ADAAEF48D5AF7A5504C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042913v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(00)00870-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97G5MSRG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409428v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Mazloum" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Santamaria" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesquera" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722228v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716453v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Sawa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Tsurumaki-Fukuchi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamada" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rodenb&#252;cher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527667703.ch45" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159053v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Brouet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Papalazarou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marsi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>