--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -1669,295 +1669,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between bandwidth-controlled and filling-controlled pressure-induced Mott insulator to metal transition in the molecular compound [Au(Et-thiazdt)$_2$]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of spin wave resonances and crystal field levels in simple chromites RCrO3 (R = Pr, Sm, Er) at low temperatures in the THz spectral region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Holldack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brière</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Lupi</w:t>
+                <w:t xml:space="preserve">Rodolphe Sopracase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leire del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.035101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 468, pp.294 - 303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2018.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685695v1</w:t>
+                <w:t xml:space="preserve">hal-01898550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of spin wave resonances and crystal field levels in simple chromites RCrO3 (R = Pr, Sm, Er) at low temperatures in the THz spectral region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karsten Holldack</w:t>
+                <w:t xml:space="preserve">Interplay between bandwidth-controlled and filling-controlled pressure-induced Mott insulator to metal transition in the molecular compound [Au(Et-thiazdt)$_2$]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Caillaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lorcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Sopracase</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leire del Campo</w:t>
+                <w:t xml:space="preserve">S. Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 468, pp.294 - 303. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (3), pp.035101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2018.07.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.035101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898550v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far- and mid-infrared emission and reflectivity of orthorhombic and cubic ErMn O 3 : Polarons and bipolarons</w:t>
               </w:r>
@@ -2103,51 +2103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cannuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Ta-Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2328,51 +2328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Energy Scale Involved in the Metal to Insulator Transition of Quadruple Perovskite EuCu3Fe4O12: Infrared Spectroscopy and Ab-Initio Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kalinko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3070,51 +3070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119, 119 (119), pp.2983-2988. </w:t>
@@ -3589,51 +3589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vaju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sopracase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3812,295 +3812,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast filling of an electronic pseudogap in an incommensurate crystal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulsed laser-deposited VO 2 thin films on Pt layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mauchain</w:t>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Papalazarou</w:t>
+                <w:t xml:space="preserve">Sylvain Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Marsi</w:t>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.041106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (12), pp.123503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4795813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982111v1</w:t>
+                <w:t xml:space="preserve">hal-01794471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser-deposited VO 2 thin films on Pt layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast filling of an electronic pseudogap in an incommensurate crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Sakai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
+                <w:t xml:space="preserve">E. Papalazarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Roger</w:t>
+                <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Autret</w:t>
+                <w:t xml:space="preserve">M. Marsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113 (12), pp.123503. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (4), pp.041106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4795813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.041106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794471v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive switching induced by electronic avalanche breakdown in GaTa$_4$Se$_{8-x}$Te$_x$ narrow gap Mott Insulators</w:t>
               </w:r>
@@ -4331,307 +4331,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTICAL CONDUCTIVITY OF OXIDES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural modifications of disordered YMn1-xInxO3 solid solutions evidenced by infrared and Raman spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Gervais</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-R. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0217979205028128⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.1315-1320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2012.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613873v1</w:t>
+                <w:t xml:space="preserve">hal-00752400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modifications of disordered YMn1-xInxO3 solid solutions evidenced by infrared and Raman spectroscopies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+                <w:t xml:space="preserve">OPTICAL CONDUCTIVITY OF OXIDES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-R. Ammar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cedric Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Gruener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2012.06.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (01n03), pp.153-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0217979205028128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-00752400v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital anisotropy and low-energy excitations of the quasi-one-dimensional conductor beta-Sr(0.17)V(2)O(5)</w:t>
               </w:r>
@@ -5609,277 +5609,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of field tilting on the vortices in irradiated Bi-2212</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Vortex dynamics and phase diagram of BSCCO in the presence of columnar defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ammor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R De Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Ta-Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 341-48, pp.1283-1284</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (18), pp.4217-4231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131695v1</w:t>
+                <w:t xml:space="preserve">hal-02042802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex dynamics and phase diagram of BSCCO in the presence of columnar defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of field tilting on the vortices in irradiated Bi-2212</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ammor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Ruyter</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 12 (18), pp.4217-4231</w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 341-48, pp.1283-1284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042802v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the variable-range vortex hopping in Bi 2 Sr 2 Ca 1 − x Y x Cu 2 O 8 with columnar defects</w:t>
               </w:r>
@@ -6788,77 +6788,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast filling of an electronic pseudogap in photoexcited (LaS) 1.196 VS 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Brouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mauchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Papalazarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Marsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6983,51 +6983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AD40BF8"/>
+    <w:nsid w:val="9CA83EDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7214,51 +7214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vinh-ta-phuoc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8884-3883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167289020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwika Mandal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00896-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Issa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117620" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04636101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cario" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Amano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Babich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guzman-Brambila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Volte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02628-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Massa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire del Campo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta Phuoc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kayser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Alonso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.115116" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134306" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03201086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neacsa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vulliet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10313f" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21316-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Holldack" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta-Phuoc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.134305" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02496662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mokdad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brison" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Jones" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Brown" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bri&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caillaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorcy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lupi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.035101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sopracase" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.07.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02134011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.184302" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cannuccia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10582" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimbo Camara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5259" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalinko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yamada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Brubach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28624" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532142v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voute" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deutsch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaise Brubach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2016.05.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC816B0B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Filatre-Furcate" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bellec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00556" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718971v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahnun Mohamud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Del Campo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor E. Massa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Pagola" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2016.01.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tranchant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Corraze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madec Querr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Stoliar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201500823" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFSPS7R7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512810e" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brouet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corraze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Janod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503159a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521318v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul H. Lapidus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Naik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wixtrom" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor E. Massa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401203r" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718992v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amrani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.02.057" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980489v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaju" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perucchi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.037401" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lajaunie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01905-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982111v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.041106" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794471v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795813" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2735" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870100v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.87.035102" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04613873v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gervais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Coquelet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gruener" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979205028128" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752400v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2012.06.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27WJHQPB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverock" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. H. Preston" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcnulty" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Smith" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.155103" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432072v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Phuoc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00148-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CH3XQLP1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056493v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napierala" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.075123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851379v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibaudeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Debernardi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie da Rocha" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.73.064305" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008325v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sellier E. Janod" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035120" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794684v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrick Olive" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.187002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131985v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olive" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131695v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R De Sousa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Soret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.9800" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042782v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Soret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(99)00553-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27CD5E3C2513958C58557ADAAEF48D5AF7A5504C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042913v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(00)00870-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97G5MSRG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409428v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Mazloum" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Santamaria" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesquera" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722228v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716453v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Sawa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Tsurumaki-Fukuchi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamada" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rodenb&#252;cher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527667703.ch45" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159053v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Brouet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Papalazarou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marsi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vinh-ta-phuoc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8884-3883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167289020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritwika Mandal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Lorenc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Levantino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerdane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-025-00896-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Issa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Trannoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117620" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04636101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cario" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0211057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Amano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Babich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Guzman-Brambila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Volte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-024-02628-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Massa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire del Campo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta Phuoc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kayser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Alonso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.115116" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134306" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03201086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neacsa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abbassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guesmi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vulliet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10313f" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21316-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Holldack" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta-Phuoc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.134305" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02496662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mokdad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Knebel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brison" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.245101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319013v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Jones" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Brown" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sopracase" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.07.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bri&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caillaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorcy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lupi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.035101" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02134011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.184302" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459125v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cannuccia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Janod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10582" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimbo Camara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5259" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716451v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalinko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yamada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Brubach" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28624" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532142v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voute" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deutsch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaise Brubach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2016.05.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC816B0B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01357401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Filatre-Furcate" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bellec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00556" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718971v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahnun Mohamud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Del Campo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor E. Massa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Pagola" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2016.01.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tranchant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Corraze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madec Querr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Stoliar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201500823" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFSPS7R7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Diener" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp512810e" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brouet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corraze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Janod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503159a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521318v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul H. Lapidus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Naik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wixtrom" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor E. Massa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg401203r" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718992v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amrani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.02.057" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980489v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaju" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perucchi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.037401" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lajaunie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2013-01905-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795813" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papalazarou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.041106" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guiot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2735" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870100v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.87.035102" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752400v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2012.06.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27WJHQPB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04613873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gervais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Coquelet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gruener" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979205028128" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverock" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. H. Preston" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcnulty" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Smith" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.155103" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432072v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Phuoc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2009-00148-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CH3XQLP1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056493v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napierala" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396572v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.075123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851379v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibaudeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Debernardi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie da Rocha" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.73.064305" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008325v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sellier E. Janod" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035120" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794684v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrick Olive" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Sousa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.187002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131985v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olive" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042802v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R De Sousa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Soret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131695v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.9800" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042782v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Soret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(99)00553-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27CD5E3C2513958C58557ADAAEF48D5AF7A5504C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042913v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(00)00870-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97G5MSRG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409428v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Mazloum" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Santamaria" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesquera" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722228v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bertoni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716453v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Sawa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Tsurumaki-Fukuchi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamada" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rodenb&#252;cher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527667703.ch45" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01159053v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Brouet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Papalazarou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marsi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>