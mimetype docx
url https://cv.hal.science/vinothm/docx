--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -1117,316 +1117,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Legacy and Innovation: Uttamūr Vīrarāghavācārya's Engagement with Classical and Medieval Texts of Vedānta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An Intellectual History of Late Vedānta: A two-day workshop on the reception of classical and medieval works and ideas in late Vedānta sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Asian and Middle Eastern Studies, University of Cambridge; Faculty of Divinity, University of Cambridge; EFEO, Paris, Jun 2024, Paris ( France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04899244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinking Beyond Womanhood: Ṛṣikās and Brahmavādinīs in Vedic Tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women in Vedas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vedic Vidya Kendra, Dec 2024, Pondicherry, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges and methodologies involved in editing the Śataratnasaṅgraha with the Catamaṇimālai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Trento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Editing Śaiva Texts and Commentaries: Issues of Methodology and Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français de Pondichéry, Dec 2024, Pondichéry, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unveiling Saṃskāras: Science, Āyurveda and Ritual Codification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinoth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Development and Samskar (In special reference of Sanskrit Literature)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vedic Vidya Kendra, Sep 2024, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04898869v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-04899244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sāhaṁ Prāṇimi Viṣṇubhaktiracalā Santiṣṭhate Saṁsr̥tiḥ = साहं प्राणिमि विष्णुभक्तिरचला संतिष्ठते संसृतिः</w:t>
               </w:r>
@@ -1902,303 +1902,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ṣaḍbhāvājjāyate Jīvaḥ Prakṛtiśca Tadāśritā</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prenatal Education: Ancient Indian Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sri Aurobindo Foundation for Indian Culture (SAFIC)and Dept. of Sanskrit and Indian Culture, Sri Chandrashekharendra Saraswathi Vishwa Mahavidyala (SCSVMV), Kanchipuram; Sri Aurobindo Society; Dept. of Sanskrit and Indian Culture, Sri Chandrashekharendra Saraswathi Vishwa Mahavidyala (SCSVMV), Kanchipuram, Apr 2019, Kanchipuram, Tamil Nadu, India. pp.124-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purāṇetihāsaraghuvaṃśeṣu Nirdiṣṭasya Raghuvaṃśasya Sarvekṣaṇam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paper presented at the National seminar on “Raghuvamsa” jointly organized by the Madras Sanskrit College, SSV Patasala and the Samskrita Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Chennai, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirīkṣitā Saptadaśābdīyā Kavayitrīparamparā</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paper presented in the International Conference on Sanskrit in Medieval India: Retrieving Lost traditions, held at Sree Sankaracharya University of Sanskrit (SSUS), Kalady from 10th to 12th of December 2019 jointly organized by Research forum Sahitya and the Department of Sanskrit Sahitya, SSUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Kalady, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mālatīmādhave Sañchannāni Dārśanikatatvāni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinoth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper presented at the International Conference on "Dispassionate Churning of Indology", organized by the Bharatiya Vidvat Parishat and Tattwa Samshodhana Samsat (R) Udupi, in association with the Indian Council of Philosophical Research, New Delhi and Indic Academy, Hyderabad, at Krishna Mandir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Udupi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902361v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-02902360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bāleṣu samskṛtābhirucivardhane prahelikānāṃ yogadānam</w:t>
               </w:r>
@@ -2730,165 +2730,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Puraṇaguṇasuhitārthasadavyayatavya-samānādhikaraṇena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">National level "Sastra Sadas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sri Kanchi Kamakoti Peetham, Dec 2016, Kanchipuram, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bibliotherapy according to Vedic texts and Sanskrit Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinoth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Conference on Bibliotherapy and Webotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Central Library of SCSVMV Universit, Jun 2016, Kanchipuram, India. pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139461v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02913706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saṃskṛtasaṃvardhakāḥ Veezhinathan Mahābhāgāḥ</w:t>
               </w:r>
@@ -3350,1081 +3350,1081 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Śrīkṛṣacaritam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.40-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Śāstramañjūṣā. A Peer Reviewed Online Journal in Sanskrit, Volume VII, issue 12, June 2021, ISSN 2348-8417.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinoth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2021, pp.40-51</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Āmrāśca Siktāḥ Pitaraśca Praṇītāḥ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.34-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalikalmaṣaghnaṃ Śrīkṛṣṇacaritam&amp;quot; (brought out in 5 parts)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mādrisutau puṣpaphale samṛdhe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.31-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyattākalpanamayuktam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.29-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasyāmeva Raghoḥ Pāṇḍyāḥ Pratāpaṃ Na Viṣehire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahān śabdasya prayoga viṣayaḥ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.31-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kūpakhānakanyāyaḥ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.29-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viṣavṛkṣo’pi Saṃvardhya Svayam Chettumasāmpratam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinoth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.34-36</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikatthante Mamāhamiti Durdhiyaḥ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahatī Sūkṣmekṣikā vartate Sūtrakārasya-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.34-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.29-31</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaṭānāṃ Nirmātuḥ Tribhuvanavidhātuśca Kalahaḥ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.28-30</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Śārvarasya tamaso niṣiddhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.31-33</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarvavedapāriṣadm hi Śabdasāstram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.33-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.31-33</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kataṃ ayam Puruṣottamaḥ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.29-31</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahatī Sūkṣmekṣikā vartate Sūtrakārasya-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127377v1</w:t>
-              </w:r>
-[...308 lines deleted...]
-                <w:t xml:space="preserve">hal-02866183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4682,51 +4682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinoth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiagarajan Sivasubramanyam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872420v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091987v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhs/hiaf005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kirthika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900516v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Trento" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899747v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902361v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631204v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902364v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902360v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649364v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lakshminarasimham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deviprasad Mishra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351302v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623359v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137175v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127372v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04118052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinoth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiagarajan Sivasubramanyam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872420v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091987v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhs/hiaf005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kirthika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899244v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900516v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Trento" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899747v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902364v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902360v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649364v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lakshminarasimham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deviprasad Mishra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245123v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04118052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>