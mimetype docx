--- v1 (2026-04-13)
+++ v2 (2026-05-07)
@@ -182,50 +182,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Psycho-physical and Socio-cultural Dimensions through the Lens of Viśiṣṭādvaita Vedānta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viśvabhārati, Journal of Sanskrit Department</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.195-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manuscripts - The Journey of Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinoth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -234,126 +303,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture Collecti - Heritage Digest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872420v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05076204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical Debates: Unravelling the term ‘Nārāyaṇa’ in Early Modern Polemical Works of Vedānta</w:t>
               </w:r>
@@ -562,234 +562,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carakasaṃhitāyām pratibimbitaṃ vedāntacintanam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ajanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.28-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Where does the religious merit of words result from? Knowledge of Usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Journey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 248, pp.75-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vedanihitā nirvahaṇavidyā</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinoth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jhanavi, Sanskrit E-Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (42-43), pp.48-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119827v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03119679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Śabdajñānasya dharmajanaktādhikaraṇam” (शब्दज्ञानस्य धर्मजनकताधिकरणम्)</w:t>
               </w:r>
@@ -1117,385 +1117,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sāhaṁ Prāṇimi Viṣṇubhaktiracalā Santiṣṭhate Saṁsr̥tiḥ = साहं प्राणिमि विष्णुभक्तिरचला संतिष्ठते संसृतिः</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51st All India Oriental Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bhandarkar Oriental Research Institute, Pune; Bharatiya Vidhvat Parishat; Central Sanskrit University, New Delhi, Oct 2024, Udupi, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04899747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unveiling Saṃskāras: Science, Āyurveda and Ritual Codification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Development and Samskar (In special reference of Sanskrit Literature)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vedic Vidya Kendra, Sep 2024, Pondicherry, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04898869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Legacy and Innovation: Uttamūr Vīrarāghavācārya's Engagement with Classical and Medieval Texts of Vedānta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinoth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">An Intellectual History of Late Vedānta: A two-day workshop on the reception of classical and medieval works and ideas in late Vedānta sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Asian and Middle Eastern Studies, University of Cambridge; Faculty of Divinity, University of Cambridge; EFEO, Paris, Jun 2024, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04899244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking Beyond Womanhood: Ṛṣikās and Brahmavādinīs in Vedic Tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinoth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women in Vedas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vedic Vidya Kendra, Dec 2024, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and methodologies involved in editing the Śataratnasaṅgraha with the Catamaṇimālai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Trento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinoth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Editing Śaiva Texts and Commentaries: Issues of Methodology and Interpretation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français de Pondichéry, Dec 2024, Pondichéry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902582v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04899747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Significance of Etymology in Early Modern Polemical Works Of Vedānta</w:t>
               </w:r>
@@ -1626,165 +1626,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ādhunikakāle jīvasya sarvāṅgīṇasvāsthyarakṣaṇe saṃkṛtādhyayanasya prabhāvaḥ (Influence of Sanskrit Education in the overall wellness of human being in modern times)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Three-day International webinar on "Sanskrit education during Covid-19 Pandemic"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Education, Central Sanskrit University, Aug 2021, Bhopal, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Understanding meditation and its allied techniques with special reference to Vedāntadeśika’s Saṃkalpasūryoda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinoth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hindu Meditation Traditions &amp; Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INDIC ACADEMY, Dec 2021, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036842v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04097121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aśeṣeṣvapi Śāstreṣu stūyate kairna Pāṇiniḥ. Abstract</w:t>
               </w:r>
@@ -1971,165 +1971,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anirīkṣitā Saptadaśābdīyā Kavayitrīparamparā</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paper presented in the International Conference on Sanskrit in Medieval India: Retrieving Lost traditions, held at Sree Sankaracharya University of Sanskrit (SSUS), Kalady from 10th to 12th of December 2019 jointly organized by Research forum Sahitya and the Department of Sanskrit Sahitya, SSUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Kalady, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Purāṇetihāsaraghuvaṃśeṣu Nirdiṣṭasya Raghuvaṃśasya Sarvekṣaṇam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinoth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper presented at the National seminar on “Raghuvamsa” jointly organized by the Madras Sanskrit College, SSV Patasala and the Samskrita Academy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Chennai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902364v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02902360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mālatīmādhave Sañchannāni Dārśanikatatvāni</w:t>
               </w:r>
@@ -2247,165 +2247,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rāmacaraitamānasanihitaṃ Sārvakālikam Mānavīyatatvam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">National Seminar on Social Perspective of Ram Charith Manas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dept. of Hindi, Sri Chandrasekharendra Saraswathi Viswa Mahavidyalaya, Apr 2018, Kanchipuram, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Veṅkaṭanāthasya Navīnaḥ Bhaktimargaḥ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinoth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Seminar on Sri Vedanta Desika’s Literary Works</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rashtriya Sanskrit Sansthan, New Delhi; Sri Ahobila Mutt Adarsha Samskruta Mahavidyalaya, Madurantakam, Tamilnadu, Dec 2018, Tamil Nadu, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904544v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02904537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bāleṣu Saṃskṛtbhāṣābhivardhane Prahelikānāṃ Yogadānam</w:t>
               </w:r>
@@ -2592,372 +2592,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aiyanācāryakṛtā Trimataikyaprakāśikā</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Seminar on Unpublished Manuscripts in Sanskrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sri Chandrasekharendra Saraswathi Viswa Mahavidyalaya, Oct 2017, Enathur, Kanchipuram, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nāprāpyaṃ Tapasaḥ Kiñcit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinoth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Seminar on Mahābhārate Śāntiparvavicāraḥ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mylapore Sanskrit College, Feb 2017, Mylapre, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Aiyanācāryakṛtā Trimataikyaprakāśikā</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saṃskṛtasaṃvardhakāḥ Veezhinathan Mahābhāgāḥ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinoth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar on Unpublished Manuscripts in Sanskrit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sri Chandrasekharendra Saraswathi Viswa Mahavidyalaya, Oct 2017, Enathur, Kanchipuram, India</w:t>
+              <w:t xml:space="preserve">National Seminar on Continuing Creative efforts for the Sustenance of Sanskrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Sanskrit and Indian Culture of SCSVMV University, Mar 2016, Kanchipuram, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puraṇaguṇasuhitārthasadavyayatavya-samānādhikaraṇena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinoth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National level "Sastra Sadas"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sri Kanchi Kamakoti Peetham, Dec 2016, Kanchipuram, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliotherapy according to Vedic texts and Sanskrit Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinoth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Conference on Bibliotherapy and Webotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Central Library of SCSVMV Universit, Jun 2016, Kanchipuram, India. pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139461v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02913730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3350,461 +3350,461 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Śāstramañjūṣā. A Peer Reviewed Online Journal in Sanskrit, Volume VII, issue 12, June 2021, ISSN 2348-8417.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Śrīkṛṣacaritam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinoth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.40-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Āmrāśca Siktāḥ Pitaraśca Praṇītāḥ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.34-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.34-36</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalikalmaṣaghnaṃ Śrīkṛṣṇacaritam&amp;quot; (brought out in 5 parts)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyattākalpanamayuktam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.29-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasyāmeva Raghoḥ Pāṇḍyāḥ Pratāpaṃ Na Viṣehire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vinoth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mādrisutau puṣpaphale samṛdhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vinoth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623682v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-02570788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahān śabdasya prayoga viṣayaḥ</w:t>
               </w:r>
@@ -4682,51 +4682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinoth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiagarajan Sivasubramanyam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872420v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091987v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhs/hiaf005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kirthika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899244v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900516v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Trento" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899747v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902364v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902360v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649364v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lakshminarasimham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deviprasad Mishra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245123v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570788v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04118052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinoth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiagarajan Sivasubramanyam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076204v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091987v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhs/hiaf005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272210v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kirthika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119679v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119827v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899244v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Trento" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902364v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649364v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906152v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lakshminarasimham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deviprasad Mishra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351302v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02631442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570788v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623682v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04118052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>