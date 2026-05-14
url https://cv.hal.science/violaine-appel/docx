--- v0 (2026-03-13)
+++ v1 (2026-05-14)
@@ -1,7871 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7820 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Violaine APPEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Websérie Clap by Materciné - Arts et Âmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Websérie Clap by Materciné - Illusions locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Exposition Interactive. Recueils Arts•SIC•Culture de la Société Française des Sciences de l'Information & de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Websérie Clap by Materciné - Au cœur des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Websérie Clap by Materciné - À écouter du regard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Websérie Clap by Materciné - Terres d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Websérie Clap by Materciné - Décors XXL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Websérie Clap by Materciné - Bulles de cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition virtuelle Materciné - Les lumières originelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la recherche sur le cinéma se raconte dans une websérie. The Conversation France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.fwjqu6d5d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Websérie Clap by Materciné - L'or à portée d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Websérie Clap by Materciné - Quand la science devient série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition virtuelle Materciné - Les cicatrices du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition virtuelle Materciné - Les résonances des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition virtuelle Materciné - Les fragments de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts du Grand Est au cinéma : un territoire qui s’enracine à l’écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.he3t44fuf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnes résolutions : et si nous assumions notre empreinte numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Falgas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, [En ligne] https://theconversation.com/bonnes-resolutions-et-si-nous-assumions-notre-empreinte-numerique-109103. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.jx7paknrr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le photo call, un dispositif de co-construction de marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.[En ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi The Conversation correspond à bien des attentes des universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Falgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, [En ligne] https://theconversation.com/pourquoi-the-conversation-correspond-a-bien-des-attentes-des-universitaires-52534. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.n3seqrg37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts &amp; Âmes (CLAP by MATERCINÉ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A écouter du regard (CLAP by MATERCINÉ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décors XXL (CLAP by MATERCINÉ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur des bois (CLAP by MATERCINÉ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulles de cinéma (CLAP by MATERCINÉ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illusions locales (CLAP by MATERCINÉ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la science devient série (CLAP by MATERCINÉ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terres d'acier (CLAP by MATERCINÉ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'or à portée d'image (CLAP by MATERCINÉ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire en fiction : Nancy comme espace narratif cinématographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en récit du territoire filmique : raconter les forêts du Grand Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités Territoriales : raconter les lieux et les marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine (CEREFIGE, LIS, IDEA), Nov 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Grand Est au grand écran : Materciné, récit d’un territoire en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scienti’scène ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les enjeux stratégiques et de dépublicitarisation de l’attractivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude - La publicité en réflexion : le monde la recherche et le monde professionnel, des dipôles magnétiques en tension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Violaine Appel; Delphine Le Nozach, Mar 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le placement territorial filmique - Enjeux de visibilité, de valorisation et d'attractivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle des conférences de la plateforme de recherche, de transfert de technologie et d'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Thionville -Yutz, May 2025, Thionville -Yutz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication interne : entre stabilité et mouvement. Des questions en tension au sein des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Ne sous-estimez pas la puissance de la communication interne »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apéricoms "Les afterworks qui parlent de com à Nancy", Oct 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessin et dessein d’un projet de recherche et de médiation scientifique. L’univers graphique Materciné : identité, cohérence et visibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Les formes graphiques de la médiation scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;Visibilisation de sa recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales de la Société Française des Sciences de l'Information et de la Communication - Université de Lorraine / Centre de Recherche sur les Médiations (UR 3476)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte de Bergamottes de Nancy vue par Jean-Pierre Jeunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Européennes du Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Confiserie Lefèvre-Lemoine, Sep 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy au Cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village de l’innovation du site lorrain de l'Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foire Exposition de Nancy, Jun 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet Materciné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ariane (Attractivité de la Région : Innovation, Aménagement du territoire, Nouveaux Effets économiques et sociaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le placement du territoire au cinéma : nature spécifique, marqueurs constitutifs et rôles dans la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cinéma, séries et société(s) de consommation. Interactions, influences, détournements.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le laboratoire lorrain en sciences sociales (2L2S, Université de Lorraine), Dec 2023, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Materciné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Culture, Sciences, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRPL fait son cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRPL - Le réseau des professionnels de la communication du Grand-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRPL, Feb 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents visages filmiques des forêts du Grand Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférences des Archives départementales des Vosges autour de l’exposition « Pages de pub »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental d’art ancien et contemporain (MUDAAC), Mar 2022, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de valorisation : « The Conversation France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Falgas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier dans le cadre de l'Université d'été Questions environnementales et sciences humaines et sociales. Quelles perspectives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École doctorale Humanités Nouvelles - Fernand Braudel; Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet scientifique Materciné : premiers résultats de recherche et valorisation sociétale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Lyon, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATERCINÉ - Un projet de recherche et de médiation scientifique : dispositif, dialogue et enjeux territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mise en scène des territoires et stratégie de marques - Essor et partique innovante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); IUT Nancy-Charlemagne (Université de Lorraine), Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet éditorial collectif : les sciences de l'information et de la communication en IUT - 35 fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Goria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Stassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde dans le cadre de la Journée d'études Valorisation de la recherche en sciences humaines et sociales dans les IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); IUT Nancy-Charlemagne (Université de Lorraine), Apr 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scène du territoire lorrain dans les longs-métrages de fiction : quelle territorialité pour les réalisateurs lorrains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche Praxis du Centre de recherche sur les médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment publier dans The Conversation France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Après-midi Recherche de l'IUT Nancy-Charlemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Nancy-Charlemagne (Université de Lorraine), Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulgarisation scientifique : quel impact sur la &amp;quot;valorisation&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Falgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hofnung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier La vulgarisation scientifique au service de la valorisation dans le cadre du congrès C.U.R.I.E 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau C.U.R.I.E., Jun 2019, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale des établissements d'enseignement supérieur dans le dialogue science-société : retour sur l'engagement de l'Université de Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enjeux de la recherche - L'engagement du chercheur dans la diffusion de la culture scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 87e Congrès ACFAS 2019 – Engager le dialogue savoirs-sociétés – Université du Québec en Outaouais., May 2019, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et principes de la communication aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Communication des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Directeurs d’IUT (Adiut); IUT de Laval; Université du Maine Le Mans - Laval, Jun 2017, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions universitaires et de recherche : de nouveaux médias ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de la culture scientifique (Science &amp; You) - ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas (Association francophone pour le savoir); Université de Lorraine, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prise en compte de l’empreinte numérique de l’université à l’engagement des universitaires dans un média en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Falgas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e Congrès international de l'Association francophone pour le savoir (Acfas). Vers de nouveaux sommets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone pour le savoir (Acfas); Université McGill (Canada), May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte numérique de l'Université de Lorraine à travers son engagement dans le dispositif médiatique The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universités-Entreprises (AEF) - Table Ronde sur l'empreinte numérique des établissements universitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEF Groupe, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création du système d'identification visuelle de l'Université de Lorraine. Enjeux de sens, d'espace et de temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Identités complexes - Lisibilité et intelligibilité de l'université : misère symbolique ou émancipation des systèmes de représentation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, May 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prise de conscience de l’empreinte numérique des universitaires et de leurs institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Falgas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Pratiques d’écriture et de réécriture à l’interface des sciences et du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); The Conversation France, Sep 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs, communication interne et organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : La communication au coeur du management des bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Feb 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir l'identité d'une bibliothèque : la définition d'une culture de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire - La communication entre bibliothécaires, élus et décideurs : un enjeu vital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Mar 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la coexistence à la co-construction communicationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'ENSSIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, May 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif communicationnel co-construit : des enjeux communicationnels aux enjeux sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles tendances en communication organisationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS - 77ème Congrès, May 2009, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation above dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic communication in a multi-cultural context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Public Relations Education and Research Associations (EUPRERA), Sep 2006, Carlisle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation et représentations du dirigeant : une problématique de la communication des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner l'internationalisation : cultures, acteurs, organisations, machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2004, Béziers, France. pp.665-673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact médiatique de la figure du dirigeant : le cas Lagardère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation-Média : dispositifs sémiotiques, médiatiques et de médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'études et de recherches sur les communications organisationnelles de la SFSIC, Nov 2004, Lyon, France. pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marque identitaire, médiation scientifique, imaginaire partagé. Une réflexivité esquissée des réalisations graphiques Materciné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiation scientifique par l’image. Usages, dispositifs et enjeux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le placement du territoire au cinéma : un ambassadeur publicitaire polymorphe. Le cas de Nancy au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Auburn; Julien Féré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la publicité. Approche théorique, contenus, canaux et métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-218, 2024, Les dessous de, 978-2-340-08939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en scène des processus organisationnels, stratégiques et représentationnels des marques et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Appel; Delphine Le Nozach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marque et Territoire. Dispositifs, stratégies et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l'Université de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-14, 2023, 9782384510122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif[s] : discerner, discuter, distribuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Appel; Hélène Boulanger; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs d’information et de communication. Concept, usages et objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.9-16, 2010, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.masso.2010.01.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03085570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et recherche en communication des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs d’information et de communication Concepts, usages et objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.39-57, 2010, 9782804162429. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.masso.2010.01.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instaurer une culture de la communication dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylette Lacôte-Gabrysiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer ! Les bibliothèques, les décideurs et les journalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, Presses de l' ENSSIB, collection La boîte à outils, pp.16-30, 2010, 978-2-910227-84-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en culture des territoires : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">APPEL Violaine; BANDO Cécile; BOULANGER Hélène; CRENN Gaëlle; CROISSANT Valérie; TOULLEC Bénédicte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mise en culture des territoires. Initiatives des collectivités territoriales et nouvelles formes de culture événementielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.13-24, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutuelles étudiantes : quelles stratégies d'influence et de co-construction des représentations de l'étudiant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunesse, médias et lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encrage Université, Centre de recherche Textes et francophonies, Université de Cergy-Pontoise, pp 97-111, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00389284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace des secrets ou secret des espaces ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des secrets.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, collection Le Forum IRTS de Lorraine, pp 279-285, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00389296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitterrand et la presse quotidienne nationale en mai 1981 et en janvier 1996 : le mélange des temporalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récit médiatique et histoire, les médias en actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan / INA, pp.373-386, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entreprise médiatique comme médiateur social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, collection Communication et Civilisation. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations, médias et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-223, 2001, 2-7475-1825-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition interactive : Les représentations de la région Grand Est au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nancy, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition : Les forêts du Grand Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rhodes, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marque et Territoire. Dispositifs, stratégies et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l'Université de Lorraine, 2023, 9782384510122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Est au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Appel; Delphine Le Nozach. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaire de Nancy - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.228, 2021, 978-2-8143-0606-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène des produits et des marques. Représentations, significations, publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylette Lacôte-Gabrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.221, 2014, 978-2-343-04516-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs d'information et de communication : concept, usages et objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Massou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, pp.248, 2010, Culture et Communication, 978-2-8041-6242-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en culture des territoires. Initiatives des collectivités territoriales et nouvelles formes de culture événementielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en culture des territoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.276, 2008, 978-2-86480-898-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marque, territoire et cinéma en Grand Est : engagement, réflexivité et perspective. Rapport de bilan du projet scientifique Materciné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de recherche sur les médiations (Crem, Université de Lorraine); Contrat de plan état région Programme Ariane (Cper-Ariane); Région Grand Est. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise sur le service des Relations Publiques et Communication de l'Université de Liège (Belgique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quignard Séverine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric van Vlodorp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Université de Liège (service de management et d'accompagnement de la qualité). 2014, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxmed, Médias, jeunesse et lien social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ségur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Toullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lorraine / Radio associative Fajet. 2013, 75 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SDACR : une loi et sa mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylette Lacôte-Gabrysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Poissenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Nancy2; Direction de la sécurité civile. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet scientifique Materciné : premiers résultats de recherche et valorisation sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil CNRIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène de la Lorraine au cinéma. Des territorialités exprimées par les réalisateurs lorrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Nozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (2), pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.14222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Conversation France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Falgas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (2), pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.10498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociétale des universités et environnement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Falgas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (2), pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.8018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (2), pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.7257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image et réalité des BU : d'un centre de ressources à un lieu de travail convivial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylette Lacôte-Gabrysiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rubrique Contributions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image et réalité des BU : d’un centre de ressources à un lieu de travail convivial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylette Lacôte-Gabrysiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif communicationnel de Tignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication des universités : un dispositif communicationnel en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La mutation du métier de communicant public, 41, pp.75‑86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques universitaires et concurrence ou comment la communication devrait venir aux bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylette Lacôte-Gabrysiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La bibliothèque en concurrence, 4, pp.44‑48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins communicationnels des bibliothèques : penser ses origines et sa traduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Communiquer, 62, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légitimation de l'organisation : les enjeux du dispositif communicationnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28/2, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.1712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication culturelle décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Penser la communication des organisations publiques, 35, pp.70-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation : une notion centrale de la stratégie de communication des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27(2), pp.280-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication au service de la gestion des conflits de valeurs : &amp;quot;social&amp;quot; versus &amp;quot;économie&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Coexister dans les mondes organisationnels, 24, pp.195-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité sociétale de l'organisation et stratégie d'influence du dirigeant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, pp.68-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00389248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace professionnel : protection ou menace de la vie privée du salarié. Quelques réflexions sur la confusion des genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Espace et communication dans les organisations, 21, pp.60-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépassement de l'objectif économique par la &amp;quot;valeur sociale&amp;quot;. Analyse des représentations de l'entreprise citoyenne : le cas de la Fondation Générale des Eaux (Vivendi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (2), pp.145-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la communication des entreprises françaises sur internet en 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylette Lacôte-Gabrysiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1), pp.181-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrier : la mise en système médiatique d'une crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Crise et communication, 16, pp.64-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le magazine ELLE : aspects linguistiques et visuels des publicités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 118, pp.48-69. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/colan.1998.2884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1970-1995 : 25 ans de presse interne d'entreprise en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel axe structurant pour les journaux internes ? : le cas du journal interne OTV-France - 1992-1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme et entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 216, pp.16-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la communication et communication sur la gestion dans les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meyssonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.249-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyens de communication (média et hors médias)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Appel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de l'information et de la communication (SIC) en IUT. 35 Fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8005,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Nozach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519437v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519445v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519404v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519459v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519414v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519454v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519385v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519369v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519358v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519468v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519432v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390464v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nozach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.he3t44fuf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01971459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jx7paknrr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883345v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.n3seqrg37" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376364v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810474v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270993v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Crenn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baude" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hofnung" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730563v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730553v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727489v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113439v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113440v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113409v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113232v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607862v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15301-les-dessous-de-la-publicite-9782340089396.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959223v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100619300&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01305375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.masso.2010.01.0039" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.masso.2010.01.0009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylette Lac&#244;te-Gabrysiak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00389284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096264v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bando" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00389296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403579v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100337710&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113420v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quignard S&#233;verine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric van Vlodorp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kister" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poissenot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le&#160;nozach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.14222" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190836v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.10498" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.8018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691269v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lavigne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7257" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112983v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01360644v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382414v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112980v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1712" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113224v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113201v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00389248v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113239v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113368v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113371v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113379v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113382v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.1998.2884" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113385v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113387v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957266v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519468v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Nozach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519432v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556175v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519423v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.fwjqu6d5d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519414v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519385v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nozach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.he3t44fuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01971459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Falgas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jx7paknrr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01662887v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.n3seqrg37" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566596v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559007v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567804v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610513v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567821v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403742v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Crenn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goria" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Stassin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baude" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hofnung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730563v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730553v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113438v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113439v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569396v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15301-les-dessous-de-la-publicite-9782340089396.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100619300&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.masso.2010.01.0009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01305375v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.masso.2010.01.0039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylette Lac&#244;te-Gabrysiak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096264v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bando" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00389284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00389296v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113242v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113370v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403579v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100337710&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511433v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04096295v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597260v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113420v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quignard S&#233;verine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric van Vlodorp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113427v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113435v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kister" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poissenot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567709v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.14222" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190836v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.10498" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01954904v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.8018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691269v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lavigne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7257" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01360644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361288v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382414v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382416v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112980v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113013v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.1712" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113201v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113224v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113239v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00389248v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113368v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113374v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113371v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113379v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113382v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.1998.2884" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113393v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957266v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>