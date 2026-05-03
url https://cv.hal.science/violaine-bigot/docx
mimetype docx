--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -516,235 +516,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. — Littératie numérique, penser une éducation langagière ouverte sur le monde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écriture et lecture de chroniques en ligne : développer dans les interactions entre pairs ses compétences de littératie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Littératie numérique et didactique des langues et des cultures, 63, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lidil.9181⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.9239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03202905v1</w:t>
+                <w:t xml:space="preserve">hal-03260359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture et lecture de chroniques en ligne : développer dans les interactions entre pairs ses compétences de littératie numérique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction. — Littératie numérique, penser une éducation langagière ouverte sur le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 63, </w:t>
+              <w:t xml:space="preserve">, 2021, Littératie numérique et didactique des langues et des cultures, 63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lidil.9239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lidil.9181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260359v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contacts de langue dans les espaces discursifs numériques des chroniques : la diversité linguistique en partage</w:t>
               </w:r>
@@ -756,51 +756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vol. 23, n° 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1455,187 +1455,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre coup de thâtre didactique et piège pédagogique : analyse d'une séance de préparation à l'épreuve écrite du baccalauréat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O ALUNO COM POUCO DOMÍNIO NA LÍNGUA DA ESCOLARIZAÇÃO: CONVERGÊNCIA OU CONCORRÊNCIA DA SOCIALIZAÇÃO LINGUAGEIRA E DA SOCIALIZAÇÃO ESCOLAR ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Olh@res</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (2), pp.100-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465762v1</w:t>
+                <w:t xml:space="preserve">hal-01465643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O ALUNO COM POUCO DOMÍNIO NA LÍNGUA DA ESCOLARIZAÇÃO: CONVERGÊNCIA OU CONCORRÊNCIA DA SOCIALIZAÇÃO LINGUAGEIRA E DA SOCIALIZAÇÃO ESCOLAR ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre coup de thâtre didactique et piège pédagogique : analyse d'une séance de préparation à l'épreuve écrite du baccalauréat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Descimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olh@res</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 181, pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.181.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465643v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions en classe : Introduction</w:t>
               </w:r>
@@ -2101,376 +2101,389 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation orthographique dans l’écriture des chroniques : entre insécurité linguistique et revendication stylistique</w:t>
+                <w:t xml:space="preserve">Mise en discours d’expériences de lecture et construction identitaire : le cas des lectrices de chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième congrès du réseau francophone de sociolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique, May 2024, Louvain la neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Formes, diffusion et réception des récits sur les plateformes et réseaux socionumériques. Quels enjeux identitaires, relationnels et socio-politiques pour les adolescents et les jeunes adultes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’études sur les médias, les technologies et l’internationalisation, Oct 2025, Maison de la Recherche, Université Paris 8-Vincennes, Campus de Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089122v1</w:t>
+                <w:t xml:space="preserve">hal-05561454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture et lecture de chroniques sur le web francophone : dynamiques de parcellisation, remembrements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’innovation orthographique dans l’écriture des chroniques : entre insécurité linguistique et revendication stylistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartographie du web littéraire francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon 3, équipe Marge, Jan 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Sixième congrès du réseau francophone de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique, May 2024, Louvain la neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528300v1</w:t>
+                <w:t xml:space="preserve">hal-05089122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier les chroniques, une pratique sur de nouvelles pratiques de littératie. Symposium d'ouverture du colloque EPAL 2018, Grenoble, conférence invitée https://www.youtube.com/watch?v=c4seds9iPng</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écriture et lecture de chroniques sur le web francophone : dynamiques de parcellisation, remembrements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Cartographie du web littéraire francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 3, équipe Marge, Jan 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885990v1</w:t>
+                <w:t xml:space="preserve">hal-02528300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chroniques : voix de femmes de cité. Conférence invitée n°6 , Université Middlebury.</w:t>
+                <w:t xml:space="preserve">Etudier les chroniques, une pratique sur de nouvelles pratiques de littératie. Symposium d'ouverture du colloque EPAL 2018, Grenoble, conférence invitée https://www.youtube.com/watch?v=c4seds9iPng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole française, Université Middlebury, Vermont.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Middlebury, Vt, USA., États-Unis</w:t>
+              <w:t xml:space="preserve">EPAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886023v1</w:t>
+                <w:t xml:space="preserve">hal-01885990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les futurs enseignants aux conduites interactionnelles de construction du sens. La vidéo comme outil de projection dans les situations de classe</w:t>
               </w:r>
@@ -2532,561 +2545,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chroniques : une pratique littéraciée extra scolaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les chroniques : voix de femmes de cité. Conférence invitée n°6 , Université Middlebury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératie et inclusion en contextes scolaires et extrascolaires : recherches et pratiques professionnelles dans divers milieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe de recherche en littératie et inclusion, May 2017, Campus de Saint-Jerôme, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Ecole française, Université Middlebury, Vermont.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Middlebury, Vt, USA., États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516414v1</w:t>
+                <w:t xml:space="preserve">hal-01886023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les ados font parler les adultes. Processus de différenciation des pratiques langagières des jeunes et des adultes dans les chroniques facebook.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les chroniques : une pratique littéraciée extra scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processus de différenciation - des pratiques langagières à leur interprétation sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, vals-asla et Université de Genève, Jan 2016, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Littératie et inclusion en contextes scolaires et extrascolaires : recherches et pratiques professionnelles dans divers milieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe de recherche en littératie et inclusion, May 2017, Campus de Saint-Jerôme, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465626v1</w:t>
+                <w:t xml:space="preserve">hal-01516414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engager la conversation : quelques manifestations des codes de politesse à l’œuvre dans les chroniques facebook</w:t>
+                <w:t xml:space="preserve">Quand les ados font parler les adultes. Processus de différenciation des pratiques langagières des jeunes et des adultes dans les chroniques facebook.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux frontières de la politesse et de l'impolitesse. Approche interdisciplinaire des interactions ordinaires.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, diltec ea2288; lacito UMR 7107, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Processus de différenciation - des pratiques langagières à leur interprétation sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vals-asla et Université de Genève, Jan 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455688v1</w:t>
+                <w:t xml:space="preserve">hal-01465626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ecriture de soi en réseaux : les chroniqueuses facebook »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engager la conversation : quelques manifestations des codes de politesse à l’œuvre dans les chroniques facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre et témoigner</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR Confluences ; ; Le Laboratoire de Psychologie des Pays de la Loire (LPPL) ; Le Laboratoire 3LAM May 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Aux frontières de la politesse et de l'impolitesse. Approche interdisciplinaire des interactions ordinaires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, diltec ea2288; lacito UMR 7107, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516411v1</w:t>
+                <w:t xml:space="preserve">hal-01455688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la forme brève dans une forme longue. L’écriture en épisode des chroniques sur Internet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Ecriture de soi en réseaux : les chroniqueuses facebook »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formes brèves et nouvelles technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Vivre et témoigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR Confluences ; ; Le Laboratoire de Psychologie des Pays de la Loire (LPPL) ; Le Laboratoire 3LAM May 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02616576v1</w:t>
+                <w:t xml:space="preserve">hal-01516411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négation simple et négation composée dans les interactions en contexte scolaire : retour sur une enquête sur les attitudes, représentations, et pratiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction de la forme brève dans une forme longue. L’écriture en épisode des chroniques sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marité Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Formes brèves et nouvelles technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446427v1</w:t>
+                <w:t xml:space="preserve">hal-02616576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chroniques d'un genre nouveau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3115,264 +3102,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RFS - Hétérogénéité et changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau francophone de sociolinguistique, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L' « enrôlement » des apprenants dans la construction du sens »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Négation simple et négation composée dans les interactions en contexte scolaire : retour sur une enquête sur les attitudes, représentations, et pratiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marité Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée d'étude du projet franco-brésilien "sens en interaction"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Diltec ea 2288, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467009v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pièges et chausse-trapes pour la construction d’apprentissages lors de la réalisation d’un projet de classe sur le plurilinguisme.</w:t>
+                <w:t xml:space="preserve">« L' « enrôlement » des apprenants dans la construction du sens »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème rencontres de l'interactionnisme socio-discursif. Activités, textes et langues: leur dynamique interactive et ses effets.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Jul 2013, Genève, France</w:t>
+              <w:t xml:space="preserve">1ère journée d'étude du projet franco-brésilien "sens en interaction"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diltec ea 2288, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465632v1</w:t>
+                <w:t xml:space="preserve">hal-01467009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tu es né en chinois ? &amp;quot;: Représentation sur le langage et les langues chez des enfants de 5-6 ans. Analyse d'entretiens et d'interactions didactiques.</w:t>
+                <w:t xml:space="preserve">Pièges et chausse-trapes pour la construction d’apprentissages lors de la réalisation d’un projet de classe sur le plurilinguisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verss le plurilinguisme ? 20 ans après</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Angers, Université de Nantes, Université du Mans., Mar 2012, angers, France</w:t>
+              <w:t xml:space="preserve">4ème rencontres de l'interactionnisme socio-discursif. Activités, textes et langues: leur dynamique interactive et ses effets.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Jul 2013, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465639v1</w:t>
+                <w:t xml:space="preserve">hal-01465632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude des savoirs d’action des enseignants à travers l’analyse des interactions de classe. Pour une dynamique ascendante de la réflexion didactique</w:t>
               </w:r>
@@ -3421,336 +3434,405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Socialisation plurilingue en milieux scolaires : observations et interventions »</w:t>
+                <w:t xml:space="preserve">Tu es né en chinois ? &amp;quot;: Représentation sur le langage et les langues chez des enfants de 5-6 ans. Analyse d'entretiens et d'interactions didactiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marité Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité langagière à l’école : accueillir et scolariser des élèves nouvellement arrivés en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français d'Education, May 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Verss le plurilinguisme ? 20 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers, Université de Nantes, Université du Mans., Mar 2012, angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465628v1</w:t>
+                <w:t xml:space="preserve">hal-01465639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulations et reformulations dans les débats philosophiques à l'école primaire. Le rôle de l'interaction dans l'émergence de la pensée chez l'enfant de cycle 3.</w:t>
+                <w:t xml:space="preserve">« Socialisation plurilingue en milieux scolaires : observations et interventions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Carraud</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marité Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faut-il parler pour apprendre ? Dialogues, verbalisation et apprentissages en situation de travail à l’école : acquis et questions vives.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUFM Nord Pas de Calais, Université Lille 3, Laboratoire Théodile, Mar 2004, Arras, France</w:t>
+              <w:t xml:space="preserve">Diversité langagière à l’école : accueillir et scolariser des élèves nouvellement arrivés en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français d'Education, May 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465729v1</w:t>
+                <w:t xml:space="preserve">hal-01465628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des discours du &amp;quot;je&amp;quot; das l'émergence d'une pensée et d'une parole philosophique chez des enfants de cycle 3.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Formulations et reformulations dans les débats philosophiques à l'école primaire. Le rôle de l'interaction dans l'émergence de la pensée chez l'enfant de cycle 3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Carraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : le langage oral de l'enfant scolarisé : acquisition, enseignement, remédiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Faut-il parler pour apprendre ? Dialogues, verbalisation et apprentissages en situation de travail à l’école : acquis et questions vives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFM Nord Pas de Calais, Université Lille 3, Laboratoire Théodile, Mar 2004, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574301v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La place des discours du &amp;quot;je&amp;quot; das l'émergence d'une pensée et d'une parole philosophique chez des enfants de cycle 3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Carraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : le langage oral de l'enfant scolarisé : acquisition, enseignement, remédiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'analyse des interactions verbales en classe de langue : un outil pour la formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème congrès de la FIPF - Modernité, diversité, solidarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Paris, France. pp.335-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3760,152 +3842,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers le plurilinguisme ? Vingt ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bretegnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marité Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bigot Violaine; Bretegnier Aude; Vasseur Marité. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9782813001337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours d'enseignants sur leur action en classe - Enjeux théoriques et enjeux de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3914,73 +3996,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Riveneuve éditions, pp.277, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions en classe de langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Cicurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3989,51 +4071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CLE, FIPF, 2005, Recherches et applications, Le français dans le monde, 0015-9395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4043,51 +4125,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation, tissage et rencontres de soi(s) dans l'écriture multimodale et en réseau des chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4097,96 +4179,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Godard Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ateliers du sujet. Approches pluridisciplinaires des écritures de soi.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Sciences du langage, 978-2-37906-096</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles et points de bifurcation dans les activités de compréhension d’un texte littéraire : analyse de pratiques et exploration des potentialités pour la formation d’enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4202,73 +4284,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les obstacles dans l’enseignement des langues.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire écrire sans compter...L'univers des chroniques : une fenêtre ouverte sur les pratiques littéraciées de &amp;quot;jeunes de cité&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4284,73 +4366,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératie : entre pratiques scolaires et extrascolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture et la lecture des « chroniques » publiées sur facebook : entre brièveté et longueur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4366,698 +4448,698 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes brèves, Au croisement des pratiques et des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français langue de scolarisation face à l'hétérogénéité langagière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives plurilingues en éducation et formation. Des représentations aux dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-144, 2018, Des sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réflexivité sur les pratiques langagières : d’où vient-elle et qu’en ferons-nous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marité Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christel Troncy, Jean-François de Pietro, Livia Goletto, Martine Kervran </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique du plurilinguisme, Approches plurielles des langues et des cultures Autour de Michel Candelier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.281-289, 2014, 978-2-7535-2913-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers le plurilinguisme ? Vingt ans après : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bretegnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marité Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bigot, Violaine ; Bretegnier, Aude; Vasseur, Marité. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers le plurilinguisme ? Vingt ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.3-6, 2013, 9782813001337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations du plurilinguisme chez de futurs enseignants de langue en formation initiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bretegnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Therese Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers le plurilinguisme, 20 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives contemporaines, pp.223-230, 2013, 978-2813001337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les élèves enquêtent sur les langues de leur école : retour sur un projet pédagogique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Therese Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Violaine Bigot; Aude Bretegnier; Marité Vasseur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers le plurilinguisme ? 20 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des Archives Contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.339-353, 2013, 9782813001337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VARIATIONS LANGAGIÈRES EN CONTEXTE SCOLAIRE PLURICULTUREL : QUELLE DYNAMIQUE POUR LA SOCIALISATION LANGAGIÈRE DES ÉLÈVES ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Therese Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Houdiard Editeur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hétérogénéité et variation. Perspectives sociolinguistiques, didactiques et anthropologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard Editeur, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la prise en compte des discours d'enseignants sur leurs pratiques renouvelle-t-elle l'analyse des interactions didactiques en classe de langue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5073,73 +5155,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours d'enseignants sur leur action en classe - Enjeux théoriques et enjeux de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riveneuves Editions, pp.11-29, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00844184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies identitaires à l’œuvre dans des discours d’enseignants sur leurs pratiques : « qui » agit et « qui » tient le discours sur l’action ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5158,293 +5240,293 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours d'enseignants sur leur action en classe : Enjeux théoriques et enjeux de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riveneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-186, 2011, Actes académiques, 978-2-36013-054-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-écriture et socialisation langagière des élèves moins experts en français. L'ex-pair-tise du locuteur natif sollicitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hugon, Marie-Anne et Le Cunff, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions dans le groupe et apprentissages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, 2011, 978-2-84016-085-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'enfant non-francophone scolarisé dans une classe ordinaire : convergence ou concurrence de la socialisation langagière et de la socialisation scolaire ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Candelier, Gina Ioannitou, Danielle Omer, Marie-Thérèse Vasseur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conscience du plurilinguisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 277 p., 2008, Des Sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comportements langagiers tutélaires des enseignants : réflexion sur la mise en discours des activités cognitives des apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cicurel, Francine; Véronique, Daniel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours, action et appropriation des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.66-86, 2003, 2-87854-260-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5454,98 +5536,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de l'écriture des dialogues dans les manuels de Langue&amp;quot;, interview de Guy Capelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les interactions en classe de langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5555,147 +5637,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien d'auto-confrontation (EAC) : méthodes, buts et analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Cicurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5705,151 +5787,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPPORT SCIENTIFIQUE FINAL pour le programme recherche cofinancé par la Région des Pays de la Loire : PLURILINGUISMES : PRATIQUES, REPRESENTATIONS, ACQUISITIONS, ENSEIGNEMENT (acronyme : PLURI-L)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Candelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CREN. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5859,105 +5941,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des interactions verbales et enseignement des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3ème cycle. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6025,51 +6107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45DF015A"/>
+    <w:nsid w:val="3DB27060"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6256,51 +6338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/violaine-bigot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2987-9306" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067261027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851087v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ye7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.753" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10830" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9181" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4772" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Romero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446418v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Kouame" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801385" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465762v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Descimon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.181.0107" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Blondel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.362" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886023v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465626v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455688v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516411v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616576v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit&#233; Vasseur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01467009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465628v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574301v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415316v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024528v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908230v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314430v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119975v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4554" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3419" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119291v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Vasseur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471576v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivescontemporaines.com/books/9782813001337" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333832v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844184v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119282v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/discours-denseignants-action-en-classe/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321450v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553946v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472422v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908348v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682166v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carlo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773800v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tupin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314832v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/violaine-bigot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2987-9306" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067261027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851087v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ye7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.753" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10830" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260359v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9239" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202905v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4772" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Romero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446418v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Kouame" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801385" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Descimon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.181.0107" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Blondel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.362" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561454v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885990v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit&#233; Vasseur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01467009v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908230v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314430v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4554" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3419" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Vasseur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivescontemporaines.com/books/9782813001337" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333832v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119282v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/discours-denseignants-action-en-classe/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321450v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553946v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472422v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carlo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tupin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314832v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>