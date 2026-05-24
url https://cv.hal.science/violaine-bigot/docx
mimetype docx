--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -4698,234 +4698,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers le plurilinguisme ? Vingt ans après : Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations du plurilinguisme chez de futurs enseignants de langue en formation initiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bretegnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Therese Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers le plurilinguisme ? Vingt ans après</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.3-6, 2013, 9782813001337</w:t>
+              <w:t xml:space="preserve">Vers le plurilinguisme, 20 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives contemporaines, pp.223-230, 2013, 978-2813001337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472465v1</w:t>
+                <w:t xml:space="preserve">hal-02119291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations du plurilinguisme chez de futurs enseignants de langue en formation initiale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers le plurilinguisme ? Vingt ans après : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bretegnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marité Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bigot, Violaine ; Bretegnier, Aude; Vasseur, Marité. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers le plurilinguisme, 20 ans après</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives contemporaines, pp.223-230, 2013, 978-2813001337</w:t>
+              <w:t xml:space="preserve">Vers le plurilinguisme ? Vingt ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.3-6, 2013, 9782813001337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119291v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les élèves enquêtent sur les langues de leur école : retour sur un projet pédagogique.</w:t>
               </w:r>
@@ -4937,51 +4937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Audras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Therese Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Violaine Bigot; Aude Bretegnier; Marité Vasseur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers le plurilinguisme ? 20 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5036,51 +5036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VARIATIONS LANGAGIÈRES EN CONTEXTE SCOLAIRE PLURICULTUREL : QUELLE DYNAMIQUE POUR LA SOCIALISATION LANGAGIÈRE DES ÉLÈVES ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Therese Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Houdiard Editeur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hétérogénéité et variation. Perspectives sociolinguistiques, didactiques et anthropologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Houdiard Editeur, 2012</w:t>
@@ -5185,208 +5185,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00844184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies identitaires à l’œuvre dans des discours d’enseignants sur leurs pratiques : « qui » agit et « qui » tient le discours sur l’action ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-écriture et socialisation langagière des élèves moins experts en français. L'ex-pair-tise du locuteur natif sollicitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hugon, Marie-Anne et Le Cunff, Catherine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours d'enseignants sur leur action en classe : Enjeux théoriques et enjeux de formation</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.173-186, 2011, Actes académiques, 978-2-36013-054-2</w:t>
+              <w:t xml:space="preserve">Interactions dans le groupe et apprentissages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, 2011, 978-2-84016-085-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119282v1</w:t>
+                <w:t xml:space="preserve">hal-01321450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-écriture et socialisation langagière des élèves moins experts en français. L'ex-pair-tise du locuteur natif sollicitée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies identitaires à l’œuvre dans des discours d’enseignants sur leurs pratiques : « qui » agit et « qui » tient le discours sur l’action ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bigot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions dans le groupe et apprentissages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, 2011, 978-2-84016-085-4</w:t>
+              <w:t xml:space="preserve">Discours d'enseignants sur leur action en classe : Enjeux théoriques et enjeux de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riveneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-186, 2011, Actes académiques, 978-2-36013-054-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321450v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'enfant non-francophone scolarisé dans une classe ordinaire : convergence ou concurrence de la socialisation langagière et de la socialisation scolaire ? »</w:t>
               </w:r>
@@ -6107,51 +6107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DB27060"/>
+    <w:nsid w:val="5D1C2FC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6338,51 +6338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/violaine-bigot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2987-9306" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067261027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851087v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ye7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.753" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10830" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260359v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9239" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202905v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4772" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Romero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446418v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Kouame" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801385" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Descimon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.181.0107" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Blondel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.362" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561454v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885990v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit&#233; Vasseur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01467009v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908230v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314430v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4554" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3419" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Vasseur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivescontemporaines.com/books/9782813001337" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333832v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119282v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/discours-denseignants-action-en-classe/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321450v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553946v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472422v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carlo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tupin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314832v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/violaine-bigot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2987-9306" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067261027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851087v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ye7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196517v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.753" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10830" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260359v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9239" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202905v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4772" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Romero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446418v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Kouame" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801385" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Descimon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.181.0107" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cicurel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Blondel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.362" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561454v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885990v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616576v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465624v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit&#233; Vasseur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01467009v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bretegnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908230v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314430v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Narcy-Combes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4554" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3419" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119291v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Vasseur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472465v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivescontemporaines.com/books/9782813001337" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333832v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/catalogue-2/actes-academiques/discours-denseignants-action-en-classe/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553946v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472422v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carlo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tupin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314832v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>