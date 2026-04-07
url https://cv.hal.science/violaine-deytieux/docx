--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Violaine DEYTIEUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices : Partie II. Conception et évaluation d'idéotypes variétaux et de systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 110, pp.21-35. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: Is a third way possible besides organic and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-09-25-1839-FE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices Partie I. Acquisition de données et synthèse dans des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol_110, pp.6-20. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'écimage des adventices sur leurs nuisibilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.85-93. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the socio-economic and environmental sustainability of a network of zero-pesticide cropping systems (Rés0Pest) after 10 years of experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98, pp.142-159. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollinator functional group abundance and floral heterogeneity in an agroecological context affect mating patterns in a self‐incompatible wild plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111 (12), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.16440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des projets engagés dans la diversification végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 771, pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la durabilité socio-économique et environnementale d'un réseau de systèmes de culture zéro-pesticides (Rés0Pest) après 10 ans d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.300-318. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual flowering phenology shapes plant–pollinator interactions across ecological scales affecting plant reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie S Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.art. e9707. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.11. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological farming, flowering phenology and the pollinator–herbivore–parasitoid nexus regulate non‐crop plant reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (8), pp.2046-2058. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre la structure des systèmes d’interactions plantes-pollinisateurs et leur fonctionnalité pour la reproduction des plantes sauvages : le cas du bleuet des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonte,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature-Study Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale approaches for enhancing biological pest control in agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 193 (75), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-020-08812-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dijon, la ferme expérimentale qui anticipe un futur sans pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu, Jublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Method to Simulate and Evaluate Effects of Adaptation Strategies to Climate Change on Wheat Crop Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Hamernig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13th EFITA International Conference, 9 (1), pp.article number 21. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2021009021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity is the key for successful agroecological weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Weed Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52, pp.204-210. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5958/0974-8164.2020.00039.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre niveau d’usage d’herbicides, flore adventice et rendement : analyse critique des méthodes et synthèse des acquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/bpst-th82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pitfalls of Relating Weeds, Herbicide Use, and Crop Yield: Don't Fall Into the Trap! A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fagro.2020.615470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des alternatives à des systèmes de culture Maïs-Blé en polyculture-élevage sans irrigation : enseignements de trois expérimentations conduites dans différentes régions françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Thiechart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.169-187. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/mbltkd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS : Expérimenter l'agro-écologie de manière innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 259, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CA-SYS] Associer différents acteurs pour la conception et le pilotage de systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère de systèmes de culture zéro-pesticides en grande culture et polyculture-élevage (Réseau Rés0Pest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.273-289. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/y8fy5s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions récentes des pratiques de grande culture en France métropolitaine : techniques de raisonnement et usages des intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), pp.115-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of methodologies to experiment integrated pest management in arable cropping systems: analysis and reflections based on a European network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Barberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.86-99. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of cropping systems in single- and multi-site studies. A review of methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.107 - 126. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percolation-Based Risk Index for Pathogen Invasion: Application to Soilborne Disease in Propagation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. M. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (10), pp.1012 - 1019. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-13-0033-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is integrated weed management efficient for reducing environmental impacts of cropping systems ? A case study based on life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nemecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Freiermuth Knuchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2011.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de culture innovants : une nouvelle génération de réseau expérimental et de réseau de compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Casdar "Innovation et Partenariat", 25, pp.99-123. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/nt85-sc46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de systèmes de culture innovants : avancées méthodologiques et mise en réseau opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.49-78. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2g3g-er50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et leviers pour développer la production et l’utilisation des protéagineux dans le cadre d’une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.157-173. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bf43-jt49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation multicritères de prototypes de systèmes de culture dans le cadre de la protection intégrée contre la flore adventice en grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.75-88. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3frh-yh16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlorSys: A mechanistic model bridging scientists, advisors and farmers in order to design agroecological weed management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a 10-year trial network of pesticide-free cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'écimage des adventices sur leur nuisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matéjiceck,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollinator functional group abundance and floral heterogeneity in an agroecological context affect mating patterns in a selfincompatible wild plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Rencontre annuelle du GDR POLLINECO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts on production, environment and plant health resulting from adaptations to future major abiotic stresses under CC for 3 annual crops : wheat, sunflower and potato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU CAP Network workshop EIP-AGRI, Enhancing food security under changing weather patterns : farm adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIP-AGRI, Mar 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser les régulations biologiques en systèmes agroécologiques de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Langonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jolivald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Webinaires DEPHY EXPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity-based agroecological system experiments to test agroecological weed management at various temporal and spatial scales: The CA-SYS and ABY platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucherot J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupetit D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres de l'équipe d'animation du RMT Champs & Territoires ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMT Champs &amp; Territoires-ateliers. Journée du Chantier « Accompagnement des agriculteurs et autres acteurs du territoire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of pesticide-free agroecological cropping systems: the CA-SYS platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and test of biodiversity-based pesticide-free Conservation Agriculture in the long-term CA-SYS platform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mosa,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation of functional properties of diverse legumes species at various scales in the CA-SYS Long Term Experimental Platform on Agroecology: expected services and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity-based agroecological system experiment: what, why, how?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les interactions biotiques étudiées dans la plateformes CA-SYS : concept, dispostifs expérimentaux, données acquises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite des chefs de départements INRAE BAP et SPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : Expérimentation en agroécologie à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COS Plateformes BFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : concept, design expérimental et bilan de la première campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite département EA INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures agroécologiques sur CA-SYS : objectifs et plan du dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la journée et présentation générale de CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures agroécologiques sur CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipes Agroeco Et Sysferm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la plateforme CA-SYS à l'ITB : concept, design expérimental, données récoltées et bilan de la mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de co-conception des systèmes de culture de la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de conception de la plateforme CA-SYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec le GIEE Magellan : présentation de la platerforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée terrain au GIEE Magellan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIEE. FRA., May 2018, Vendôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes innovants et performants en grandes cultures et polyculture-élevage à partir de l’analyse du réseau expérimental du RMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Route du RMT Systèmes de culture innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d'Agriculture de Bourgogne Franche-Comté. FRA., May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the establishment of an experimental research unit on Agroecology in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Marget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valuing long-term sites and experiments for agriculture and ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, newcastle, United Kingdom. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field testing of IPM-based cropping systems: a diversity of experimental approaches in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bàrberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° International plant protection congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental network to study “pesticide free” cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sustainable cropping systems with high multi-sector performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hirschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et durabilité de systèmes de grande culture en production intégrée. Identification de systèmes multi-performants au regard de références locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée des doctorants de l’UMR1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sustainable cropping systems with high multi-sector performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hirschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds for the invasive spread and control of soil-borne disease in plant propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfred Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Epidemiology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Geneva, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPRAA, un projet pour produire des connaissances et outils pour des demarches preventives et operationnelles en gestion agroecologique des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Végéphyl – 25ème conférence du COLUMA. Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting natural pest control in arable farming: a long term agroecological experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bieslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd GfÖ annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leipzig (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed dynamic in Conservation Agriculture: experiences from the Isite-BFC regional network of farmers and cropping system experiments on agroecology in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Vaccari,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, BERN, Switzerland. , 2022, Proceedings : 8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the evaluation of crop disease response models to climate change adaptation: the OPERATE project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gravoueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.491, Book of abstracts - Crop Modelling for the future</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying eligible crop adaptations to climate change: application to sectors of wheat, potatoes and sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Amato Delavoipierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Justes and Christophe Pradal (CIRAD, France) Pierre Martre and Marie Launay (INRAE, France) Senthod Asseng (Univ. Florida, USA) Frank Ewert (ZALF, Germany). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.508-509, Book of abtracts - Crop Modelling for the future</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation of functional properties of diverse legumes species at various scales in the CA-SYS Long Term Experimental Platform on Agroecology: expected services and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS : Plateforme collaborative d'expérimentation multi-échelles en agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS: a long term experimental platform on agroecology at various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 2018 XV European Society for Agronomy Congress, Innovative cropping and farming systems for high quality food production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : plateforme d'expérimentation collaborative en agroécologie à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. édition des journées techniques en agriculture de conservation : gestion de l’enherbement en agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vendôme, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS: A long term experimental platform on agroecology at various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kmetijski inštitut Slovenije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS: A long term experimental platform on agroecology at various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. ISTRO Conference (International Soil Tillage Research Organization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les adventices sans herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A national field experiment network to analyse pesticide-free cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznań, Poland. , 174 p., 2015, IPM Innovation in Europe, Poznań, Poland, January 14–16, 2015, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en place d’un dispositif expérimental en agroécologie à l’échelle d’une unité expérimentale : le cas du domaine d’Epoisses (INRA Dijon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 61 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés pour analyser des stratégies de maîtrise des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fonteny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la gestion durable des adventices en grandes cultures GCHP "Comment maîtriser les adventices dans de nouveaux contextes de production ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , pp.64-65, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CH10 -Advances in the reduction of herbicide use in Conservation Agriculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed management in conservation agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the reduction of herbicide use in Conservation Agriculture: French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed management in Conservation Agriculture systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.169-193, 2025, Burleigh Dodds Series in Agricultural Science, 9781835454404. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2024.0145.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rés0Pest: An Experimental Network of Pesticide-FreeCropping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la conception et évaluation multicritère de systèmes de culture innovants. Rés0Pest : un réseau expérimental de systèmes de culture sans pesticide en polyculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison de méthodes, fondement de la protection intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana L. Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la protection des cultures. Innovations et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae Educagri Editions, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuantiPest, a collaborative platform to help quantify injuries and pest populations in fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique pour formaliser des connaissances pour l'action issues d'expérimentations de systèmes de production agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/gm5q-k762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité cultivée et sauvage pour des systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité cultivée et sauvage pour des systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reportage France 3 Bourgogne Franche-Comté. Comment les agriculteurs peuvent-ils changer leurs pratiques, pour assurer la transition vers l'agroécologie ou pour se passer de glyphosate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barraux,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment les agriculteurs peuvent-ils changer leurs pratiques, pour assurer la transition vers l'agroécologie ou pour se passer de glyphosate ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS day Fertilité : Présentation de la méthode APPI-N - Marie-Hélène Jeuffroy,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS day Fertilité : Cultures intermédiaires et bilans d'azote et carbone - Julie Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS day Fertilité : Présentation de la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : Tester l'agroécologie à grande échelle (INRAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : un dispositif de recherche INRA pour l'agroécologie, video Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de l’expérimentateur système : concevoir, conduire et valoriser une expérimentation système pour les cultures assolées et pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Estrogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaquette de présentation en français et en anglais. Plateforme CA-SYS Co-designed Agroecological System Experiment. Plateforme d’expérimentation collaborative en agroécologie à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: is a third way possible aside organic agriculture and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet exploratoire ASPECT Agroécologie Sans PEsticides et adaptation au Changement climaTique, explorer les synergies et antagonismes à partir de cas d'études expérimentaux dans trois filières végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Métaprogramme SuMCrop. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données de l'entité Unité d'Expérimentation Agronomique et Viticole (UEAV 0871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantier Agroforesterie - Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de prototypes de systèmes de grandes cultures : analyse d’un réseau expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02785468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de prototypes de systèmes de grandes cultures : analyse d’un réseau expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Bourgogne, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03191839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId317"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Violaine DEYTIEUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices : Partie II. Conception et évaluation d'idéotypes variétaux et de systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 110, pp.21-35. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: Is a third way possible besides organic and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-09-25-1839-FE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices Partie I. Acquisition de données et synthèse dans des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol_110, pp.6-20. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'écimage des adventices sur leurs nuisibilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.85-93. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the socio-economic and environmental sustainability of a network of zero-pesticide cropping systems (Rés0Pest) after 10 years of experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98, pp.142-159. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des projets engagés dans la diversification végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 771, pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollinator functional group abundance and floral heterogeneity in an agroecological context affect mating patterns in a self‐incompatible wild plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111 (12), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.16440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la durabilité socio-économique et environnementale d'un réseau de systèmes de culture zéro-pesticides (Rés0Pest) après 10 ans d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.300-318. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual flowering phenology shapes plant–pollinator interactions across ecological scales affecting plant reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie S Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.art. e9707. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.11. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological farming, flowering phenology and the pollinator–herbivore–parasitoid nexus regulate non‐crop plant reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (8), pp.2046-2058. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre la structure des systèmes d’interactions plantes-pollinisateurs et leur fonctionnalité pour la reproduction des plantes sauvages : le cas du bleuet des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonte,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature-Study Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale approaches for enhancing biological pest control in agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 193 (75), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-020-08812-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dijon, la ferme expérimentale qui anticipe un futur sans pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu, Jublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Method to Simulate and Evaluate Effects of Adaptation Strategies to Climate Change on Wheat Crop Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Hamernig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13th EFITA International Conference, 9 (1), pp.article number 21. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2021009021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity is the key for successful agroecological weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Weed Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52, pp.204-210. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5958/0974-8164.2020.00039.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre niveau d’usage d’herbicides, flore adventice et rendement : analyse critique des méthodes et synthèse des acquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/bpst-th82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pitfalls of Relating Weeds, Herbicide Use, and Crop Yield: Don't Fall Into the Trap! A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fagro.2020.615470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des alternatives à des systèmes de culture Maïs-Blé en polyculture-élevage sans irrigation : enseignements de trois expérimentations conduites dans différentes régions françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Thiechart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.169-187. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/mbltkd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS : Expérimenter l'agro-écologie de manière innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 259, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CA-SYS] Associer différents acteurs pour la conception et le pilotage de systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère de systèmes de culture zéro-pesticides en grande culture et polyculture-élevage (Réseau Rés0Pest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.273-289. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/y8fy5s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of methodologies to experiment integrated pest management in arable cropping systems: analysis and reflections based on a European network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Barberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.86-99. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions récentes des pratiques de grande culture en France métropolitaine : techniques de raisonnement et usages des intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), pp.115-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of cropping systems in single- and multi-site studies. A review of methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.107 - 126. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percolation-Based Risk Index for Pathogen Invasion: Application to Soilborne Disease in Propagation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. M. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (10), pp.1012 - 1019. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-13-0033-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is integrated weed management efficient for reducing environmental impacts of cropping systems ? A case study based on life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nemecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Freiermuth Knuchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2011.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de culture innovants : une nouvelle génération de réseau expérimental et de réseau de compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Casdar "Innovation et Partenariat", 25, pp.99-123. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/nt85-sc46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de systèmes de culture innovants : avancées méthodologiques et mise en réseau opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.49-78. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2g3g-er50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et leviers pour développer la production et l’utilisation des protéagineux dans le cadre d’une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.157-173. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bf43-jt49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation multicritères de prototypes de systèmes de culture dans le cadre de la protection intégrée contre la flore adventice en grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.75-88. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3frh-yh16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlorSys: A mechanistic model bridging scientists, advisors and farmers in order to design agroecological weed management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a 10-year trial network of pesticide-free cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'écimage des adventices sur leur nuisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matéjiceck,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollinator functional group abundance and floral heterogeneity in an agroecological context affect mating patterns in a selfincompatible wild plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Rencontre annuelle du GDR POLLINECO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts on production, environment and plant health resulting from adaptations to future major abiotic stresses under CC for 3 annual crops : wheat, sunflower and potato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU CAP Network workshop EIP-AGRI, Enhancing food security under changing weather patterns : farm adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIP-AGRI, Mar 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser les régulations biologiques en systèmes agroécologiques de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Langonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jolivald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Webinaires DEPHY EXPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres de l'équipe d'animation du RMT Champs & Territoires ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMT Champs &amp; Territoires-ateliers. Journée du Chantier « Accompagnement des agriculteurs et autres acteurs du territoire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity-based agroecological system experiments to test agroecological weed management at various temporal and spatial scales: The CA-SYS and ABY platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucherot J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupetit D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of pesticide-free agroecological cropping systems: the CA-SYS platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and test of biodiversity-based pesticide-free Conservation Agriculture in the long-term CA-SYS platform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mosa,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity-based agroecological system experiment: what, why, how?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation of functional properties of diverse legumes species at various scales in the CA-SYS Long Term Experimental Platform on Agroecology: expected services and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : Expérimentation en agroécologie à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COS Plateformes BFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les interactions biotiques étudiées dans la plateformes CA-SYS : concept, dispostifs expérimentaux, données acquises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite des chefs de départements INRAE BAP et SPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures agroécologiques sur CA-SYS : objectifs et plan du dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : concept, design expérimental et bilan de la première campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite département EA INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la journée et présentation générale de CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures agroécologiques sur CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipes Agroeco Et Sysferm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la plateforme CA-SYS à l'ITB : concept, design expérimental, données récoltées et bilan de la mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de co-conception des systèmes de culture de la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de conception de la plateforme CA-SYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec le GIEE Magellan : présentation de la platerforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée terrain au GIEE Magellan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIEE. FRA., May 2018, Vendôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes innovants et performants en grandes cultures et polyculture-élevage à partir de l’analyse du réseau expérimental du RMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Route du RMT Systèmes de culture innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d'Agriculture de Bourgogne Franche-Comté. FRA., May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the establishment of an experimental research unit on Agroecology in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Marget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valuing long-term sites and experiments for agriculture and ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, newcastle, United Kingdom. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field testing of IPM-based cropping systems: a diversity of experimental approaches in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bàrberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° International plant protection congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental network to study “pesticide free” cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sustainable cropping systems with high multi-sector performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hirschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et durabilité de systèmes de grande culture en production intégrée. Identification de systèmes multi-performants au regard de références locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée des doctorants de l’UMR1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sustainable cropping systems with high multi-sector performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hirschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds for the invasive spread and control of soil-borne disease in plant propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfred Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Epidemiology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Geneva, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS day 2024 : Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 2 : les systèmes avec travail du sol, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPRAA, un projet pour produire des connaissances et outils pour des demarches preventives et operationnelles en gestion agroecologique des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Végéphyl – 25ème conférence du COLUMA. Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting natural pest control in arable farming: a long term agroecological experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bieslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd GfÖ annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leipzig (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed dynamic in Conservation Agriculture: experiences from the Isite-BFC regional network of farmers and cropping system experiments on agroecology in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Vaccari,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, BERN, Switzerland. , 2022, Proceedings : 8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the evaluation of crop disease response models to climate change adaptation: the OPERATE project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gravoueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.491, Book of abstracts - Crop Modelling for the future</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying eligible crop adaptations to climate change: application to sectors of wheat, potatoes and sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Amato Delavoipierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Justes and Christophe Pradal (CIRAD, France) Pierre Martre and Marie Launay (INRAE, France) Senthod Asseng (Univ. Florida, USA) Frank Ewert (ZALF, Germany). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.508-509, Book of abtracts - Crop Modelling for the future</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation of functional properties of diverse legumes species at various scales in the CA-SYS Long Term Experimental Platform on Agroecology: expected services and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS : Plateforme collaborative d'expérimentation multi-échelles en agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS: a long term experimental platform on agroecology at various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 2018 XV European Society for Agronomy Congress, Innovative cropping and farming systems for high quality food production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS: A long term experimental platform on agroecology at various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kmetijski inštitut Slovenije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : plateforme d'expérimentation collaborative en agroécologie à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. édition des journées techniques en agriculture de conservation : gestion de l’enherbement en agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vendôme, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS: A long term experimental platform on agroecology at various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. ISTRO Conference (International Soil Tillage Research Organization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les adventices sans herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A national field experiment network to analyse pesticide-free cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznań, Poland. , 174 p., 2015, IPM Innovation in Europe, Poznań, Poland, January 14–16, 2015, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en place d’un dispositif expérimental en agroécologie à l’échelle d’une unité expérimentale : le cas du domaine d’Epoisses (INRA Dijon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 61 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés pour analyser des stratégies de maîtrise des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fonteny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la gestion durable des adventices en grandes cultures GCHP "Comment maîtriser les adventices dans de nouveaux contextes de production ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , pp.64-65, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CH10 -Advances in the reduction of herbicide use in Conservation Agriculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed management in conservation agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the reduction of herbicide use in Conservation Agriculture: French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed management in Conservation Agriculture systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.169-193, 2025, Burleigh Dodds Series in Agricultural Science, 9781835454404. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2024.0145.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rés0Pest: An Experimental Network of Pesticide-FreeCropping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la conception et évaluation multicritère de systèmes de culture innovants. Rés0Pest : un réseau expérimental de systèmes de culture sans pesticide en polyculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison de méthodes, fondement de la protection intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana L. Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la protection des cultures. Innovations et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae Educagri Editions, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuantiPest, a collaborative platform to help quantify injuries and pest populations in fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique pour formaliser des connaissances pour l'action issues d'expérimentations de systèmes de production agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/gm5q-k762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité cultivée et sauvage pour des systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité cultivée et sauvage pour des systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reportage France 3 Bourgogne Franche-Comté. Comment les agriculteurs peuvent-ils changer leurs pratiques, pour assurer la transition vers l'agroécologie ou pour se passer de glyphosate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barraux,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment les agriculteurs peuvent-ils changer leurs pratiques, pour assurer la transition vers l'agroécologie ou pour se passer de glyphosate ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS day Fertilité : Présentation de la méthode APPI-N - Marie-Hélène Jeuffroy,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS day Fertilité : Cultures intermédiaires et bilans d'azote et carbone - Julie Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS day Fertilité : Présentation de la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : Tester l'agroécologie à grande échelle (INRAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : un dispositif de recherche INRA pour l'agroécologie, video Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaquette de présentation en français et en anglais. Plateforme CA-SYS Co-designed Agroecological System Experiment. Plateforme d’expérimentation collaborative en agroécologie à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de l’expérimentateur système : concevoir, conduire et valoriser une expérimentation système pour les cultures assolées et pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Estrogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: is a third way possible aside organic agriculture and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet exploratoire ASPECT Agroécologie Sans PEsticides et adaptation au Changement climaTique, explorer les synergies et antagonismes à partir de cas d'études expérimentaux dans trois filières végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Métaprogramme SuMCrop. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données de l'entité Unité d'Expérimentation Agronomique et Viticole (UEAV 0871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides des visiteurs des CA-SYS Days 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides sur la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantier Agroforesterie - Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de prototypes de systèmes de grandes cultures : analyse d’un réseau expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02785468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de prototypes de systèmes de grandes cultures : analyse d’un réseau expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Bourgogne, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03191839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-25-1839-FE" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art08" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art11-GB" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labont&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Turpin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16440" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787329v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art20" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie S Monticelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9707" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monticelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14205" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472962v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labonte," TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Turpin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Felten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256028v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08812-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu, Jublin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Hamernig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deudon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2021009021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/0974-8164.2020.00039.8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157513v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bpst-th82" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125378v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2020.615470" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaumont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gu&#233;rin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thiechart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/mbltkd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211027v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/y8fy5s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617683v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.10.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQZ3H3TQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Neri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bates" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Otten" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-13-0033-R" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nemecek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Freiermuth Knuchel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.08.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF2FQ1WK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186801v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nt85-sc46" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Minette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nolot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2g3g-er50" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173204v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bf43-jt49" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667331v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3frh-yh16" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246464v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240099v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909784v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Mat&#233;jiceck," TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798696v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147301v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Langonnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jolivald" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061092v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucherot J." TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maupetit D." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716037v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dumas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888484v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jacquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laville" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948179v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouilly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa," TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576691v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543654v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235866v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237370v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230161v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235916v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235851v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipes Agroeco Et Sysferm" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Fontanieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230187v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859277v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795455v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Toque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738878v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359218v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173321v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Toupet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896758v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirschy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798039v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753639v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Neri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bates" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208249v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bieslin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868244v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vaccari," TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baudron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837579v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gravoueille" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837586v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Amato Delavoipierre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drosne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Delaunay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789999v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737236v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738097v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787378v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737319v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewrs2018.org" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790077v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801880v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Colnenne-David" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741710v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plessix" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743185v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801628v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fonteny" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982344v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05276851v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0145.10" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356652v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402411843" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604590v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4748-protection-agroecologique-des-cultures.html" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803347v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805057v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boll" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492396v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gm5q-k762" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384746v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384714v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03218944v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barraux," TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koehl" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394520v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394541v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387766v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05396031v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254685v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791737v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Estrogues" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789098v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786067v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360015v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267719v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02785468v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03191839v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-25-1839-FE" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mosa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art08" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art11-GB" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labont&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Turpin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16440" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787329v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art20" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie S Monticelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9707" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monticelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14205" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472962v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labonte," TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Turpin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Felten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256028v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08812-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu, Jublin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Hamernig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deudon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2021009021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/0974-8164.2020.00039.8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157513v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bpst-th82" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125378v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2020.615470" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaumont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gu&#233;rin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thiechart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/mbltkd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211027v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/y8fy5s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617683v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.10.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQZ3H3TQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Neri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bates" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Otten" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-13-0033-R" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nemecek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Freiermuth Knuchel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.08.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF2FQ1WK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186801v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nt85-sc46" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Minette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nolot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2g3g-er50" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173204v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bf43-jt49" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667331v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3frh-yh16" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246464v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240099v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909784v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Mat&#233;jiceck," TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798696v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147301v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Langonnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jolivald" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716037v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dumas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061092v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucherot J." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maupetit D." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888484v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jacquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laville" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948179v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouilly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa," TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543654v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576691v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237370v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235866v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235916v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230161v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235851v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipes Agroeco Et Sysferm" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Fontanieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230187v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859277v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795455v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Toque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738878v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359218v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173321v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Toupet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896758v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirschy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798039v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753639v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Neri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bates" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208249v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bieslin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868244v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vaccari," TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baudron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gravoueille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837586v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Amato Delavoipierre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drosne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Delaunay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789999v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737236v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738097v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737319v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewrs2018.org" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787378v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790077v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801880v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Colnenne-David" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741710v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plessix" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743185v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801628v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fonteny" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982344v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05276851v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0145.10" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356652v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402411843" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604590v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4748-protection-agroecologique-des-cultures.html" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803347v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805057v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boll" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492396v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gm5q-k762" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384746v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384714v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03218944v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barraux," TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koehl" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394520v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394541v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387766v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05396031v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254685v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789098v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791737v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Estrogues" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786067v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360015v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267719v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02785468v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03191839v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>