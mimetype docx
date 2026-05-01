--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Violaine DEYTIEUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices : Partie II. Conception et évaluation d'idéotypes variétaux et de systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 110, pp.21-35. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: Is a third way possible besides organic and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-09-25-1839-FE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices Partie I. Acquisition de données et synthèse dans des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol_110, pp.6-20. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'écimage des adventices sur leurs nuisibilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.85-93. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the socio-economic and environmental sustainability of a network of zero-pesticide cropping systems (Rés0Pest) after 10 years of experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98, pp.142-159. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des projets engagés dans la diversification végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 771, pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollinator functional group abundance and floral heterogeneity in an agroecological context affect mating patterns in a self‐incompatible wild plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111 (12), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.16440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la durabilité socio-économique et environnementale d'un réseau de systèmes de culture zéro-pesticides (Rés0Pest) après 10 ans d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.300-318. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual flowering phenology shapes plant–pollinator interactions across ecological scales affecting plant reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie S Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.art. e9707. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.11. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological farming, flowering phenology and the pollinator–herbivore–parasitoid nexus regulate non‐crop plant reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (8), pp.2046-2058. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre la structure des systèmes d’interactions plantes-pollinisateurs et leur fonctionnalité pour la reproduction des plantes sauvages : le cas du bleuet des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonte,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature-Study Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale approaches for enhancing biological pest control in agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 193 (75), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-020-08812-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dijon, la ferme expérimentale qui anticipe un futur sans pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu, Jublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Method to Simulate and Evaluate Effects of Adaptation Strategies to Climate Change on Wheat Crop Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Hamernig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13th EFITA International Conference, 9 (1), pp.article number 21. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2021009021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity is the key for successful agroecological weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Weed Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52, pp.204-210. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5958/0974-8164.2020.00039.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre niveau d’usage d’herbicides, flore adventice et rendement : analyse critique des méthodes et synthèse des acquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/bpst-th82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pitfalls of Relating Weeds, Herbicide Use, and Crop Yield: Don't Fall Into the Trap! A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fagro.2020.615470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des alternatives à des systèmes de culture Maïs-Blé en polyculture-élevage sans irrigation : enseignements de trois expérimentations conduites dans différentes régions françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Thiechart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.169-187. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/mbltkd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS : Expérimenter l'agro-écologie de manière innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 259, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CA-SYS] Associer différents acteurs pour la conception et le pilotage de systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère de systèmes de culture zéro-pesticides en grande culture et polyculture-élevage (Réseau Rés0Pest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.273-289. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/y8fy5s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of methodologies to experiment integrated pest management in arable cropping systems: analysis and reflections based on a European network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Barberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.86-99. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions récentes des pratiques de grande culture en France métropolitaine : techniques de raisonnement et usages des intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), pp.115-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of cropping systems in single- and multi-site studies. A review of methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.107 - 126. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percolation-Based Risk Index for Pathogen Invasion: Application to Soilborne Disease in Propagation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. M. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (10), pp.1012 - 1019. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-13-0033-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is integrated weed management efficient for reducing environmental impacts of cropping systems ? A case study based on life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nemecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Freiermuth Knuchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2011.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de culture innovants : une nouvelle génération de réseau expérimental et de réseau de compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Casdar "Innovation et Partenariat", 25, pp.99-123. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/nt85-sc46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de systèmes de culture innovants : avancées méthodologiques et mise en réseau opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.49-78. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2g3g-er50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et leviers pour développer la production et l’utilisation des protéagineux dans le cadre d’une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.157-173. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bf43-jt49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation multicritères de prototypes de systèmes de culture dans le cadre de la protection intégrée contre la flore adventice en grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.75-88. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3frh-yh16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlorSys: A mechanistic model bridging scientists, advisors and farmers in order to design agroecological weed management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a 10-year trial network of pesticide-free cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'écimage des adventices sur leur nuisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matéjiceck,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollinator functional group abundance and floral heterogeneity in an agroecological context affect mating patterns in a selfincompatible wild plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Rencontre annuelle du GDR POLLINECO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts on production, environment and plant health resulting from adaptations to future major abiotic stresses under CC for 3 annual crops : wheat, sunflower and potato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU CAP Network workshop EIP-AGRI, Enhancing food security under changing weather patterns : farm adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIP-AGRI, Mar 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser les régulations biologiques en systèmes agroécologiques de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Langonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jolivald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Webinaires DEPHY EXPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres de l'équipe d'animation du RMT Champs & Territoires ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMT Champs &amp; Territoires-ateliers. Journée du Chantier « Accompagnement des agriculteurs et autres acteurs du territoire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity-based agroecological system experiments to test agroecological weed management at various temporal and spatial scales: The CA-SYS and ABY platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucherot J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupetit D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of pesticide-free agroecological cropping systems: the CA-SYS platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and test of biodiversity-based pesticide-free Conservation Agriculture in the long-term CA-SYS platform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mosa,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity-based agroecological system experiment: what, why, how?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation of functional properties of diverse legumes species at various scales in the CA-SYS Long Term Experimental Platform on Agroecology: expected services and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : Expérimentation en agroécologie à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COS Plateformes BFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les interactions biotiques étudiées dans la plateformes CA-SYS : concept, dispostifs expérimentaux, données acquises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite des chefs de départements INRAE BAP et SPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures agroécologiques sur CA-SYS : objectifs et plan du dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : concept, design expérimental et bilan de la première campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite département EA INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la journée et présentation générale de CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures agroécologiques sur CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipes Agroeco Et Sysferm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la plateforme CA-SYS à l'ITB : concept, design expérimental, données récoltées et bilan de la mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de co-conception des systèmes de culture de la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de conception de la plateforme CA-SYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec le GIEE Magellan : présentation de la platerforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée terrain au GIEE Magellan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIEE. FRA., May 2018, Vendôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes innovants et performants en grandes cultures et polyculture-élevage à partir de l’analyse du réseau expérimental du RMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Route du RMT Systèmes de culture innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d'Agriculture de Bourgogne Franche-Comté. FRA., May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the establishment of an experimental research unit on Agroecology in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Marget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valuing long-term sites and experiments for agriculture and ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, newcastle, United Kingdom. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field testing of IPM-based cropping systems: a diversity of experimental approaches in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bàrberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° International plant protection congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental network to study “pesticide free” cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sustainable cropping systems with high multi-sector performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hirschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et durabilité de systèmes de grande culture en production intégrée. Identification de systèmes multi-performants au regard de références locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée des doctorants de l’UMR1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sustainable cropping systems with high multi-sector performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hirschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds for the invasive spread and control of soil-borne disease in plant propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfred Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Epidemiology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Geneva, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS day 2024 : Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 2 : les systèmes avec travail du sol, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPRAA, un projet pour produire des connaissances et outils pour des demarches preventives et operationnelles en gestion agroecologique des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Végéphyl – 25ème conférence du COLUMA. Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting natural pest control in arable farming: a long term agroecological experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bieslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd GfÖ annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leipzig (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed dynamic in Conservation Agriculture: experiences from the Isite-BFC regional network of farmers and cropping system experiments on agroecology in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Vaccari,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, BERN, Switzerland. , 2022, Proceedings : 8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the evaluation of crop disease response models to climate change adaptation: the OPERATE project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gravoueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.491, Book of abstracts - Crop Modelling for the future</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying eligible crop adaptations to climate change: application to sectors of wheat, potatoes and sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Amato Delavoipierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Justes and Christophe Pradal (CIRAD, France) Pierre Martre and Marie Launay (INRAE, France) Senthod Asseng (Univ. Florida, USA) Frank Ewert (ZALF, Germany). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.508-509, Book of abtracts - Crop Modelling for the future</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation of functional properties of diverse legumes species at various scales in the CA-SYS Long Term Experimental Platform on Agroecology: expected services and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS : Plateforme collaborative d'expérimentation multi-échelles en agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS: a long term experimental platform on agroecology at various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 2018 XV European Society for Agronomy Congress, Innovative cropping and farming systems for high quality food production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS: A long term experimental platform on agroecology at various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kmetijski inštitut Slovenije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : plateforme d'expérimentation collaborative en agroécologie à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. édition des journées techniques en agriculture de conservation : gestion de l’enherbement en agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vendôme, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS: A long term experimental platform on agroecology at various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. ISTRO Conference (International Soil Tillage Research Organization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les adventices sans herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A national field experiment network to analyse pesticide-free cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznań, Poland. , 174 p., 2015, IPM Innovation in Europe, Poznań, Poland, January 14–16, 2015, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en place d’un dispositif expérimental en agroécologie à l’échelle d’une unité expérimentale : le cas du domaine d’Epoisses (INRA Dijon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 61 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés pour analyser des stratégies de maîtrise des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fonteny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la gestion durable des adventices en grandes cultures GCHP "Comment maîtriser les adventices dans de nouveaux contextes de production ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , pp.64-65, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CH10 -Advances in the reduction of herbicide use in Conservation Agriculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed management in conservation agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the reduction of herbicide use in Conservation Agriculture: French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed management in Conservation Agriculture systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.169-193, 2025, Burleigh Dodds Series in Agricultural Science, 9781835454404. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2024.0145.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rés0Pest: An Experimental Network of Pesticide-FreeCropping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la conception et évaluation multicritère de systèmes de culture innovants. Rés0Pest : un réseau expérimental de systèmes de culture sans pesticide en polyculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison de méthodes, fondement de la protection intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana L. Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la protection des cultures. Innovations et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae Educagri Editions, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuantiPest, a collaborative platform to help quantify injuries and pest populations in fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique pour formaliser des connaissances pour l'action issues d'expérimentations de systèmes de production agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/gm5q-k762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité cultivée et sauvage pour des systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité cultivée et sauvage pour des systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reportage France 3 Bourgogne Franche-Comté. Comment les agriculteurs peuvent-ils changer leurs pratiques, pour assurer la transition vers l'agroécologie ou pour se passer de glyphosate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barraux,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment les agriculteurs peuvent-ils changer leurs pratiques, pour assurer la transition vers l'agroécologie ou pour se passer de glyphosate ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS day Fertilité : Présentation de la méthode APPI-N - Marie-Hélène Jeuffroy,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS day Fertilité : Cultures intermédiaires et bilans d'azote et carbone - Julie Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS day Fertilité : Présentation de la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : Tester l'agroécologie à grande échelle (INRAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : un dispositif de recherche INRA pour l'agroécologie, video Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaquette de présentation en français et en anglais. Plateforme CA-SYS Co-designed Agroecological System Experiment. Plateforme d’expérimentation collaborative en agroécologie à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de l’expérimentateur système : concevoir, conduire et valoriser une expérimentation système pour les cultures assolées et pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Estrogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: is a third way possible aside organic agriculture and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet exploratoire ASPECT Agroécologie Sans PEsticides et adaptation au Changement climaTique, explorer les synergies et antagonismes à partir de cas d'études expérimentaux dans trois filières végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Métaprogramme SuMCrop. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données de l'entité Unité d'Expérimentation Agronomique et Viticole (UEAV 0871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides des visiteurs des CA-SYS Days 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides sur la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantier Agroforesterie - Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de prototypes de systèmes de grandes cultures : analyse d’un réseau expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02785468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de prototypes de systèmes de grandes cultures : analyse d’un réseau expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Bourgogne, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03191839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Violaine DEYTIEUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices : Partie II. Conception et évaluation d'idéotypes variétaux et de systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 110, pp.21-35. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free fields under minimum tillage and flower strips enhance carabid beetles and spiders through increased overwintering and spill over processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 400, pp.110250. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2026.110250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: Is a third way possible besides organic and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-09-25-1839-FE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices Partie I. Acquisition de données et synthèse dans des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol_110, pp.6-20. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'écimage des adventices sur leurs nuisibilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.85-93. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the socio-economic and environmental sustainability of a network of zero-pesticide cropping systems (Rés0Pest) after 10 years of experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98, pp.142-159. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des projets engagés dans la diversification végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 771, pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollinator functional group abundance and floral heterogeneity in an agroecological context affect mating patterns in a self‐incompatible wild plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111 (12), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.16440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la durabilité socio-économique et environnementale d'un réseau de systèmes de culture zéro-pesticides (Rés0Pest) après 10 ans d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.300-318. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual flowering phenology shapes plant–pollinator interactions across ecological scales affecting plant reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie S Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.art. e9707. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.11. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological farming, flowering phenology and the pollinator–herbivore–parasitoid nexus regulate non‐crop plant reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (8), pp.2046-2058. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre la structure des systèmes d’interactions plantes-pollinisateurs et leur fonctionnalité pour la reproduction des plantes sauvages : le cas du bleuet des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonte,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature-Study Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale approaches for enhancing biological pest control in agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 193 (75), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-020-08812-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dijon, la ferme expérimentale qui anticipe un futur sans pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu, Jublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Method to Simulate and Evaluate Effects of Adaptation Strategies to Climate Change on Wheat Crop Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Hamernig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13th EFITA International Conference, 9 (1), pp.article number 21. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2021009021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity is the key for successful agroecological weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Weed Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52, pp.204-210. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5958/0974-8164.2020.00039.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre niveau d’usage d’herbicides, flore adventice et rendement : analyse critique des méthodes et synthèse des acquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/bpst-th82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pitfalls of Relating Weeds, Herbicide Use, and Crop Yield: Don't Fall Into the Trap! A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fagro.2020.615470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des alternatives à des systèmes de culture Maïs-Blé en polyculture-élevage sans irrigation : enseignements de trois expérimentations conduites dans différentes régions françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Thiechart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.169-187. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/mbltkd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CA-SYS] Associer différents acteurs pour la conception et le pilotage de systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS : Expérimenter l'agro-écologie de manière innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 259, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère de systèmes de culture zéro-pesticides en grande culture et polyculture-élevage (Réseau Rés0Pest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.273-289. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/y8fy5s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions récentes des pratiques de grande culture en France métropolitaine : techniques de raisonnement et usages des intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), pp.115-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of methodologies to experiment integrated pest management in arable cropping systems: analysis and reflections based on a European network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Barberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.86-99. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of cropping systems in single- and multi-site studies. A review of methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.107 - 126. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percolation-Based Risk Index for Pathogen Invasion: Application to Soilborne Disease in Propagation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. M. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (10), pp.1012 - 1019. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-13-0033-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is integrated weed management efficient for reducing environmental impacts of cropping systems ? A case study based on life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nemecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Freiermuth Knuchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2011.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de culture innovants : une nouvelle génération de réseau expérimental et de réseau de compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Casdar "Innovation et Partenariat", 25, pp.99-123. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/nt85-sc46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de systèmes de culture innovants : avancées méthodologiques et mise en réseau opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.49-78. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2g3g-er50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et leviers pour développer la production et l’utilisation des protéagineux dans le cadre d’une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.157-173. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bf43-jt49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation multicritères de prototypes de systèmes de culture dans le cadre de la protection intégrée contre la flore adventice en grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.75-88. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3frh-yh16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlorSys: A mechanistic model bridging scientists, advisors and farmers in order to design agroecological weed management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a 10-year trial network of pesticide-free cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'écimage des adventices sur leur nuisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matéjiceck,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollinator functional group abundance and floral heterogeneity in an agroecological context affect mating patterns in a selfincompatible wild plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Rencontre annuelle du GDR POLLINECO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts on production, environment and plant health resulting from adaptations to future major abiotic stresses under CC for 3 annual crops : wheat, sunflower and potato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU CAP Network workshop EIP-AGRI, Enhancing food security under changing weather patterns : farm adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIP-AGRI, Mar 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser les régulations biologiques en systèmes agroécologiques de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Langonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jolivald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Webinaires DEPHY EXPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity-based agroecological system experiments to test agroecological weed management at various temporal and spatial scales: The CA-SYS and ABY platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucherot J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupetit D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres de l'équipe d'animation du RMT Champs & Territoires ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMT Champs &amp; Territoires-ateliers. Journée du Chantier « Accompagnement des agriculteurs et autres acteurs du territoire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of pesticide-free agroecological cropping systems: the CA-SYS platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and test of biodiversity-based pesticide-free Conservation Agriculture in the long-term CA-SYS platform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mosa,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation of functional properties of diverse legumes species at various scales in the CA-SYS Long Term Experimental Platform on Agroecology: expected services and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity-based agroecological system experiment: what, why, how?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les interactions biotiques étudiées dans la plateformes CA-SYS : concept, dispostifs expérimentaux, données acquises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite des chefs de départements INRAE BAP et SPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : Expérimentation en agroécologie à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COS Plateformes BFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : concept, design expérimental et bilan de la première campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite département EA INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures agroécologiques sur CA-SYS : objectifs et plan du dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la journée et présentation générale de CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures agroécologiques sur CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipes Agroeco Et Sysferm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la plateforme CA-SYS à l'ITB : concept, design expérimental, données récoltées et bilan de la mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de co-conception des systèmes de culture de la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de conception de la plateforme CA-SYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec le GIEE Magellan : présentation de la platerforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée terrain au GIEE Magellan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIEE. FRA., May 2018, Vendôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes innovants et performants en grandes cultures et polyculture-élevage à partir de l’analyse du réseau expérimental du RMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Route du RMT Systèmes de culture innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d'Agriculture de Bourgogne Franche-Comté. FRA., May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the establishment of an experimental research unit on Agroecology in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Marget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valuing long-term sites and experiments for agriculture and ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, newcastle, United Kingdom. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field testing of IPM-based cropping systems: a diversity of experimental approaches in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bàrberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° International plant protection congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental network to study “pesticide free” cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sustainable cropping systems with high multi-sector performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hirschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et durabilité de systèmes de grande culture en production intégrée. Identification de systèmes multi-performants au regard de références locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée des doctorants de l’UMR1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sustainable cropping systems with high multi-sector performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hirschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds for the invasive spread and control of soil-borne disease in plant propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfred Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Epidemiology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Geneva, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS day 2024 : Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 2 : les systèmes avec travail du sol, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPRAA, un projet pour produire des connaissances et outils pour des demarches preventives et operationnelles en gestion agroecologique des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Végéphyl – 25ème conférence du COLUMA. Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting natural pest control in arable farming: a long term agroecological experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bieslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd GfÖ annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leipzig (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed dynamic in Conservation Agriculture: experiences from the Isite-BFC regional network of farmers and cropping system experiments on agroecology in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Vaccari,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, BERN, Switzerland. , 2022, Proceedings : 8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the evaluation of crop disease response models to climate change adaptation: the OPERATE project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gravoueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.491, Book of abstracts - Crop Modelling for the future</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying eligible crop adaptations to climate change: application to sectors of wheat, potatoes and sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Amato Delavoipierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Justes and Christophe Pradal (CIRAD, France) Pierre Martre and Marie Launay (INRAE, France) Senthod Asseng (Univ. Florida, USA) Frank Ewert (ZALF, Germany). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.508-509, Book of abtracts - Crop Modelling for the future</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation of functional properties of diverse legumes species at various scales in the CA-SYS Long Term Experimental Platform on Agroecology: expected services and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS : Plateforme collaborative d'expérimentation multi-échelles en agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS: a long term experimental platform on agroecology at various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 2018 XV European Society for Agronomy Congress, Innovative cropping and farming systems for high quality food production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS: A long term experimental platform on agroecology at various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kmetijski inštitut Slovenije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : plateforme d'expérimentation collaborative en agroécologie à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. édition des journées techniques en agriculture de conservation : gestion de l’enherbement en agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vendôme, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS: A long term experimental platform on agroecology at various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. ISTRO Conference (International Soil Tillage Research Organization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les adventices sans herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A national field experiment network to analyse pesticide-free cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznań, Poland. , 174 p., 2015, IPM Innovation in Europe, Poznań, Poland, January 14–16, 2015, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en place d’un dispositif expérimental en agroécologie à l’échelle d’une unité expérimentale : le cas du domaine d’Epoisses (INRA Dijon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 61 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés pour analyser des stratégies de maîtrise des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fonteny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la gestion durable des adventices en grandes cultures GCHP "Comment maîtriser les adventices dans de nouveaux contextes de production ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , pp.64-65, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CH10 -Advances in the reduction of herbicide use in Conservation Agriculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed management in conservation agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the reduction of herbicide use in Conservation Agriculture: French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed management in Conservation Agriculture systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.169-193, 2025, Burleigh Dodds Series in Agricultural Science, 9781835454404. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2024.0145.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rés0Pest: An Experimental Network of Pesticide-FreeCropping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la conception et évaluation multicritère de systèmes de culture innovants. Rés0Pest : un réseau expérimental de systèmes de culture sans pesticide en polyculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison de méthodes, fondement de la protection intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana L. Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la protection des cultures. Innovations et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae Educagri Editions, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuantiPest, a collaborative platform to help quantify injuries and pest populations in fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique pour formaliser des connaissances pour l'action issues d'expérimentations de systèmes de production agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/gm5q-k762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité cultivée et sauvage pour des systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité cultivée et sauvage pour des systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reportage France 3 Bourgogne Franche-Comté. Comment les agriculteurs peuvent-ils changer leurs pratiques, pour assurer la transition vers l'agroécologie ou pour se passer de glyphosate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barraux,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment les agriculteurs peuvent-ils changer leurs pratiques, pour assurer la transition vers l'agroécologie ou pour se passer de glyphosate ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS day Fertilité : Présentation de la méthode APPI-N - Marie-Hélène Jeuffroy,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS day Fertilité : Cultures intermédiaires et bilans d'azote et carbone - Julie Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS day Fertilité : Présentation de la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : Tester l'agroécologie à grande échelle (INRAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : un dispositif de recherche INRA pour l'agroécologie, video Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de l’expérimentateur système : concevoir, conduire et valoriser une expérimentation système pour les cultures assolées et pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Estrogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaquette de présentation en français et en anglais. Plateforme CA-SYS Co-designed Agroecological System Experiment. Plateforme d’expérimentation collaborative en agroécologie à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: is a third way possible aside organic agriculture and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet exploratoire ASPECT Agroécologie Sans PEsticides et adaptation au Changement climaTique, explorer les synergies et antagonismes à partir de cas d'études expérimentaux dans trois filières végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Métaprogramme SuMCrop. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données de l'entité Unité d'Expérimentation Agronomique et Viticole (UEAV 0871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides des visiteurs des CA-SYS Days 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides sur la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantier Agroforesterie - Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de prototypes de systèmes de grandes cultures : analyse d’un réseau expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02785468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de prototypes de systèmes de grandes cultures : analyse d’un réseau expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Bourgogne, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03191839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId326"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-25-1839-FE" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mosa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art08" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art11-GB" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labont&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Turpin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16440" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787329v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art20" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie S Monticelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9707" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monticelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14205" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472962v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labonte," TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Turpin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Felten" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256028v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08812-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu, Jublin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Hamernig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deudon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2021009021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272391v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/0974-8164.2020.00039.8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157513v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bpst-th82" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125378v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2020.615470" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaumont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gu&#233;rin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thiechart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/mbltkd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211027v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/y8fy5s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617683v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753783v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.10.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQZ3H3TQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Neri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bates" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Otten" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-13-0033-R" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nemecek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Freiermuth Knuchel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.08.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF2FQ1WK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186801v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nt85-sc46" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Minette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nolot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2g3g-er50" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173204v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bf43-jt49" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667331v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3frh-yh16" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246464v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240099v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909784v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Mat&#233;jiceck," TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798696v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147301v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Langonnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jolivald" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716037v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dumas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061092v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucherot J." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maupetit D." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888484v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jacquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laville" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948179v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouilly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa," TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543654v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576691v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237370v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235866v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235916v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230161v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235851v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipes Agroeco Et Sysferm" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Fontanieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230187v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859277v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795455v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Toque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738878v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359218v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173321v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Toupet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896758v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirschy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798039v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753639v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Neri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bates" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208249v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bieslin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868244v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vaccari," TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baudron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837579v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gravoueille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837586v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Amato Delavoipierre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drosne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Delaunay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789999v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737236v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738097v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737319v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewrs2018.org" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787378v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790077v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801880v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Colnenne-David" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741710v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plessix" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743185v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801628v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fonteny" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982344v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05276851v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0145.10" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356652v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402411843" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604590v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4748-protection-agroecologique-des-cultures.html" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803347v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805057v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boll" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492396v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gm5q-k762" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384746v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384714v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03218944v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barraux," TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koehl" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394520v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394541v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387766v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05396031v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254685v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789098v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791737v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Estrogues" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786067v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360015v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267719v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02785468v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03191839v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110250" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-25-1839-FE" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art08" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art11-GB" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labont&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Turpin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16440" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787329v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art20" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie S Monticelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9707" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monticelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14205" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472962v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labonte," TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Turpin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Felten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08812-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu, Jublin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Hamernig" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deudon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2021009021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/0974-8164.2020.00039.8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157513v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bpst-th82" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2020.615470" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482202v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaumont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gu&#233;rin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thiechart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/mbltkd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413738v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/y8fy5s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617683v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.10.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQZ3H3TQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208671v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Neri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bates" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Otten" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-13-0033-R" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nemecek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Freiermuth Knuchel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.08.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF2FQ1WK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186801v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nt85-sc46" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019450v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Minette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nolot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2g3g-er50" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173204v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bf43-jt49" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667331v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3frh-yh16" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246464v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240099v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Mat&#233;jiceck," TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798696v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711074v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147301v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Langonnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jolivald" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061092v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucherot J." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maupetit D." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716037v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dumas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jacquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948179v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouilly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa," TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576691v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543654v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235866v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237370v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230161v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235916v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235851v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235892v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipes Agroeco Et Sysferm" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Fontanieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230187v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814119v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859277v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795455v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Toque" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738878v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359218v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173321v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Toupet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896758v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirschy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741197v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753639v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Neri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bates" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208249v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bieslin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868244v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vaccari," TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baudron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837579v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gravoueille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837586v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Amato Delavoipierre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drosne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Delaunay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789999v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737236v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738097v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737319v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewrs2018.org" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787378v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790077v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801880v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Colnenne-David" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741710v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plessix" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743185v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801628v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fonteny" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982344v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05276851v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0145.10" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356652v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402411843" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604590v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4748-protection-agroecologique-des-cultures.html" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803347v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805057v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boll" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492396v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gm5q-k762" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384746v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384714v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03218944v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barraux," TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koehl" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394520v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394541v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387766v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05396031v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254685v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791737v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Estrogues" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789098v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786067v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360015v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267719v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02785468v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03191839v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>