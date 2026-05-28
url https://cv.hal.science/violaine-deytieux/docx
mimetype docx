--- v2 (2026-05-01)
+++ v3 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Violaine DEYTIEUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices : Partie II. Conception et évaluation d'idéotypes variétaux et de systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 110, pp.21-35. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free fields under minimum tillage and flower strips enhance carabid beetles and spiders through increased overwintering and spill over processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 400, pp.110250. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2026.110250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: Is a third way possible besides organic and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-09-25-1839-FE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices Partie I. Acquisition de données et synthèse dans des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol_110, pp.6-20. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'écimage des adventices sur leurs nuisibilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.85-93. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the socio-economic and environmental sustainability of a network of zero-pesticide cropping systems (Rés0Pest) after 10 years of experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98, pp.142-159. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des projets engagés dans la diversification végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 771, pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollinator functional group abundance and floral heterogeneity in an agroecological context affect mating patterns in a self‐incompatible wild plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111 (12), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.16440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la durabilité socio-économique et environnementale d'un réseau de systèmes de culture zéro-pesticides (Rés0Pest) après 10 ans d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.300-318. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual flowering phenology shapes plant–pollinator interactions across ecological scales affecting plant reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie S Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.art. e9707. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.11. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological farming, flowering phenology and the pollinator–herbivore–parasitoid nexus regulate non‐crop plant reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (8), pp.2046-2058. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre la structure des systèmes d’interactions plantes-pollinisateurs et leur fonctionnalité pour la reproduction des plantes sauvages : le cas du bleuet des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonte,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature-Study Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale approaches for enhancing biological pest control in agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 193 (75), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-020-08812-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dijon, la ferme expérimentale qui anticipe un futur sans pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu, Jublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Method to Simulate and Evaluate Effects of Adaptation Strategies to Climate Change on Wheat Crop Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Hamernig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13th EFITA International Conference, 9 (1), pp.article number 21. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2021009021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity is the key for successful agroecological weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Weed Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52, pp.204-210. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5958/0974-8164.2020.00039.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre niveau d’usage d’herbicides, flore adventice et rendement : analyse critique des méthodes et synthèse des acquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/bpst-th82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pitfalls of Relating Weeds, Herbicide Use, and Crop Yield: Don't Fall Into the Trap! A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fagro.2020.615470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des alternatives à des systèmes de culture Maïs-Blé en polyculture-élevage sans irrigation : enseignements de trois expérimentations conduites dans différentes régions françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Thiechart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.169-187. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/mbltkd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CA-SYS] Associer différents acteurs pour la conception et le pilotage de systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS : Expérimenter l'agro-écologie de manière innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 259, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère de systèmes de culture zéro-pesticides en grande culture et polyculture-élevage (Réseau Rés0Pest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.273-289. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/y8fy5s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions récentes des pratiques de grande culture en France métropolitaine : techniques de raisonnement et usages des intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), pp.115-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of methodologies to experiment integrated pest management in arable cropping systems: analysis and reflections based on a European network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Barberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.86-99. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of cropping systems in single- and multi-site studies. A review of methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.107 - 126. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percolation-Based Risk Index for Pathogen Invasion: Application to Soilborne Disease in Propagation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. M. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (10), pp.1012 - 1019. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-13-0033-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is integrated weed management efficient for reducing environmental impacts of cropping systems ? A case study based on life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nemecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Freiermuth Knuchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2011.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de culture innovants : une nouvelle génération de réseau expérimental et de réseau de compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Casdar "Innovation et Partenariat", 25, pp.99-123. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/nt85-sc46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de systèmes de culture innovants : avancées méthodologiques et mise en réseau opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.49-78. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2g3g-er50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et leviers pour développer la production et l’utilisation des protéagineux dans le cadre d’une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.157-173. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bf43-jt49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation multicritères de prototypes de systèmes de culture dans le cadre de la protection intégrée contre la flore adventice en grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.75-88. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3frh-yh16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlorSys: A mechanistic model bridging scientists, advisors and farmers in order to design agroecological weed management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a 10-year trial network of pesticide-free cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'écimage des adventices sur leur nuisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matéjiceck,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollinator functional group abundance and floral heterogeneity in an agroecological context affect mating patterns in a selfincompatible wild plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Rencontre annuelle du GDR POLLINECO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts on production, environment and plant health resulting from adaptations to future major abiotic stresses under CC for 3 annual crops : wheat, sunflower and potato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU CAP Network workshop EIP-AGRI, Enhancing food security under changing weather patterns : farm adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIP-AGRI, Mar 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser les régulations biologiques en systèmes agroécologiques de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Langonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jolivald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Webinaires DEPHY EXPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity-based agroecological system experiments to test agroecological weed management at various temporal and spatial scales: The CA-SYS and ABY platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucherot J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupetit D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres de l'équipe d'animation du RMT Champs & Territoires ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMT Champs &amp; Territoires-ateliers. Journée du Chantier « Accompagnement des agriculteurs et autres acteurs du territoire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of pesticide-free agroecological cropping systems: the CA-SYS platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and test of biodiversity-based pesticide-free Conservation Agriculture in the long-term CA-SYS platform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mosa,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation of functional properties of diverse legumes species at various scales in the CA-SYS Long Term Experimental Platform on Agroecology: expected services and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity-based agroecological system experiment: what, why, how?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les interactions biotiques étudiées dans la plateformes CA-SYS : concept, dispostifs expérimentaux, données acquises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite des chefs de départements INRAE BAP et SPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : Expérimentation en agroécologie à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COS Plateformes BFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : concept, design expérimental et bilan de la première campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite département EA INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures agroécologiques sur CA-SYS : objectifs et plan du dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la journée et présentation générale de CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures agroécologiques sur CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipes Agroeco Et Sysferm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la plateforme CA-SYS à l'ITB : concept, design expérimental, données récoltées et bilan de la mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de co-conception des systèmes de culture de la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de conception de la plateforme CA-SYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec le GIEE Magellan : présentation de la platerforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée terrain au GIEE Magellan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIEE. FRA., May 2018, Vendôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes innovants et performants en grandes cultures et polyculture-élevage à partir de l’analyse du réseau expérimental du RMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Route du RMT Systèmes de culture innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d'Agriculture de Bourgogne Franche-Comté. FRA., May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the establishment of an experimental research unit on Agroecology in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Marget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valuing long-term sites and experiments for agriculture and ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, newcastle, United Kingdom. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field testing of IPM-based cropping systems: a diversity of experimental approaches in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bàrberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° International plant protection congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental network to study “pesticide free” cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sustainable cropping systems with high multi-sector performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hirschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et durabilité de systèmes de grande culture en production intégrée. Identification de systèmes multi-performants au regard de références locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée des doctorants de l’UMR1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sustainable cropping systems with high multi-sector performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hirschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds for the invasive spread and control of soil-borne disease in plant propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfred Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Epidemiology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Geneva, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS day 2024 : Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 2 : les systèmes avec travail du sol, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPRAA, un projet pour produire des connaissances et outils pour des demarches preventives et operationnelles en gestion agroecologique des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Végéphyl – 25ème conférence du COLUMA. Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting natural pest control in arable farming: a long term agroecological experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bieslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd GfÖ annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leipzig (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed dynamic in Conservation Agriculture: experiences from the Isite-BFC regional network of farmers and cropping system experiments on agroecology in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Vaccari,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, BERN, Switzerland. , 2022, Proceedings : 8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the evaluation of crop disease response models to climate change adaptation: the OPERATE project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gravoueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.491, Book of abstracts - Crop Modelling for the future</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying eligible crop adaptations to climate change: application to sectors of wheat, potatoes and sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Amato Delavoipierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Justes and Christophe Pradal (CIRAD, France) Pierre Martre and Marie Launay (INRAE, France) Senthod Asseng (Univ. Florida, USA) Frank Ewert (ZALF, Germany). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.508-509, Book of abtracts - Crop Modelling for the future</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation of functional properties of diverse legumes species at various scales in the CA-SYS Long Term Experimental Platform on Agroecology: expected services and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS : Plateforme collaborative d'expérimentation multi-échelles en agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS: a long term experimental platform on agroecology at various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 2018 XV European Society for Agronomy Congress, Innovative cropping and farming systems for high quality food production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS: A long term experimental platform on agroecology at various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kmetijski inštitut Slovenije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : plateforme d'expérimentation collaborative en agroécologie à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. édition des journées techniques en agriculture de conservation : gestion de l’enherbement en agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vendôme, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS: A long term experimental platform on agroecology at various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. ISTRO Conference (International Soil Tillage Research Organization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les adventices sans herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A national field experiment network to analyse pesticide-free cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznań, Poland. , 174 p., 2015, IPM Innovation in Europe, Poznań, Poland, January 14–16, 2015, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en place d’un dispositif expérimental en agroécologie à l’échelle d’une unité expérimentale : le cas du domaine d’Epoisses (INRA Dijon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 61 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés pour analyser des stratégies de maîtrise des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fonteny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la gestion durable des adventices en grandes cultures GCHP "Comment maîtriser les adventices dans de nouveaux contextes de production ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , pp.64-65, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CH10 -Advances in the reduction of herbicide use in Conservation Agriculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed management in conservation agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the reduction of herbicide use in Conservation Agriculture: French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed management in Conservation Agriculture systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.169-193, 2025, Burleigh Dodds Series in Agricultural Science, 9781835454404. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2024.0145.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rés0Pest: An Experimental Network of Pesticide-FreeCropping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la conception et évaluation multicritère de systèmes de culture innovants. Rés0Pest : un réseau expérimental de systèmes de culture sans pesticide en polyculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison de méthodes, fondement de la protection intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana L. Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la protection des cultures. Innovations et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae Educagri Editions, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuantiPest, a collaborative platform to help quantify injuries and pest populations in fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique pour formaliser des connaissances pour l'action issues d'expérimentations de systèmes de production agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/gm5q-k762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité cultivée et sauvage pour des systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité cultivée et sauvage pour des systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reportage France 3 Bourgogne Franche-Comté. Comment les agriculteurs peuvent-ils changer leurs pratiques, pour assurer la transition vers l'agroécologie ou pour se passer de glyphosate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barraux,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment les agriculteurs peuvent-ils changer leurs pratiques, pour assurer la transition vers l'agroécologie ou pour se passer de glyphosate ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS day Fertilité : Présentation de la méthode APPI-N - Marie-Hélène Jeuffroy,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS day Fertilité : Cultures intermédiaires et bilans d'azote et carbone - Julie Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS day Fertilité : Présentation de la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : Tester l'agroécologie à grande échelle (INRAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : un dispositif de recherche INRA pour l'agroécologie, video Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de l’expérimentateur système : concevoir, conduire et valoriser une expérimentation système pour les cultures assolées et pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Estrogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaquette de présentation en français et en anglais. Plateforme CA-SYS Co-designed Agroecological System Experiment. Plateforme d’expérimentation collaborative en agroécologie à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: is a third way possible aside organic agriculture and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet exploratoire ASPECT Agroécologie Sans PEsticides et adaptation au Changement climaTique, explorer les synergies et antagonismes à partir de cas d'études expérimentaux dans trois filières végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Métaprogramme SuMCrop. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données de l'entité Unité d'Expérimentation Agronomique et Viticole (UEAV 0871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides des visiteurs des CA-SYS Days 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides sur la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantier Agroforesterie - Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de prototypes de systèmes de grandes cultures : analyse d’un réseau expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02785468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de prototypes de systèmes de grandes cultures : analyse d’un réseau expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Bourgogne, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03191839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId326"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Violaine DEYTIEUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices : Partie II. Conception et évaluation d'idéotypes variétaux et de systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 110, pp.21-35. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free fields under minimum tillage and flower strips enhance carabid beetles and spiders through increased overwintering and spill over processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 400, pp.110250. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2026.110250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: Is a third way possible besides organic and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-09-25-1839-FE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices Partie I. Acquisition de données et synthèse dans des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol_110, pp.6-20. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open on-Station System Experiments (OSEs) as innovation intermediaries to foster agroecological transitions: case studies from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.77. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01069-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'écimage des adventices sur leurs nuisibilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101, pp.85-93. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the socio-economic and environmental sustainability of a network of zero-pesticide cropping systems (Rés0Pest) after 10 years of experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98, pp.142-159. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol98-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la durabilité socio-économique et environnementale d'un réseau de systèmes de culture zéro-pesticides (Rés0Pest) après 10 ans d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Deremetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.300-318. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des projets engagés dans la diversification végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Enjalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benoît Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 771, pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollinator functional group abundance and floral heterogeneity in an agroecological context affect mating patterns in a self‐incompatible wild plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111 (12), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajb2.16440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual flowering phenology shapes plant–pollinator interactions across ecological scales affecting plant reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie S Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.art. e9707. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.11. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre la structure des systèmes d’interactions plantes-pollinisateurs et leur fonctionnalité pour la reproduction des plantes sauvages : le cas du bleuet des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonte,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature-Study Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological farming, flowering phenology and the pollinator–herbivore–parasitoid nexus regulate non‐crop plant reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Monticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (8), pp.2046-2058. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape-scale approaches for enhancing biological pest control in agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 193 (75), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-020-08812-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dijon, la ferme expérimentale qui anticipe un futur sans pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu, Jublin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Method to Simulate and Evaluate Effects of Adaptation Strategies to Climate Change on Wheat Crop Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Hamernig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13th EFITA International Conference, 9 (1), pp.article number 21. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/engproc2021009021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity is the key for successful agroecological weed management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Weed Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52, pp.204-210. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5958/0974-8164.2020.00039.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre niveau d’usage d’herbicides, flore adventice et rendement : analyse critique des méthodes et synthèse des acquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/bpst-th82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pitfalls of Relating Weeds, Herbicide Use, and Crop Yield: Don't Fall Into the Trap! A Critical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fagro.2020.615470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des alternatives à des systèmes de culture Maïs-Blé en polyculture-élevage sans irrigation : enseignements de trois expérimentations conduites dans différentes régions françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Thiechart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.169-187. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/mbltkd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS : Expérimenter l'agro-écologie de manière innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 259, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[CA-SYS] Associer différents acteurs pour la conception et le pilotage de systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère de systèmes de culture zéro-pesticides en grande culture et polyculture-élevage (Réseau Rés0Pest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.273-289. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/y8fy5s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions récentes des pratiques de grande culture en France métropolitaine : techniques de raisonnement et usages des intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), pp.115-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of methodologies to experiment integrated pest management in arable cropping systems: analysis and reflections based on a European network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Barberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.86-99. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of cropping systems in single- and multi-site studies. A review of methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Caneill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.107 - 126. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percolation-Based Risk Index for Pathogen Invasion: Application to Soilborne Disease in Propagation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. M. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (10), pp.1012 - 1019. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-02-13-0033-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de systèmes de culture innovants : avancées méthodologiques et mise en réseau opérationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.49-78. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2g3g-er50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is integrated weed management efficient for reducing environmental impacts of cropping systems ? A case study based on life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nemecek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Freiermuth Knuchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2011.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de culture innovants : une nouvelle génération de réseau expérimental et de réseau de compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Casdar "Innovation et Partenariat", 25, pp.99-123. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/nt85-sc46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et leviers pour développer la production et l’utilisation des protéagineux dans le cadre d’une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.157-173. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bf43-jt49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation multicritères de prototypes de systèmes de culture dans le cadre de la protection intégrée contre la flore adventice en grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina S. Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.75-88. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3frh-yh16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from a 10-year trial network of pesticide-free cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlorSys: A mechanistic model bridging scientists, advisors and farmers in order to design agroecological weed management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Farming System Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Palaiseau, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'écimage des adventices sur leur nuisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matéjiceck,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollinator functional group abundance and floral heterogeneity in an agroecological context affect mating patterns in a selfincompatible wild plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Labonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Matejicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Rencontre annuelle du GDR POLLINECO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts on production, environment and plant health resulting from adaptations to future major abiotic stresses under CC for 3 annual crops : wheat, sunflower and potato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU CAP Network workshop EIP-AGRI, Enhancing food security under changing weather patterns : farm adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIP-AGRI, Mar 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser les régulations biologiques en systèmes agroécologiques de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Langonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jolivald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Webinaires DEPHY EXPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity-based agroecological system experiments to test agroecological weed management at various temporal and spatial scales: The CA-SYS and ABY platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucherot J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maupetit D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres de l'équipe d'animation du RMT Champs & Territoires ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMT Champs &amp; Territoires-ateliers. Journée du Chantier « Accompagnement des agriculteurs et autres acteurs du territoire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of pesticide-free agroecological cropping systems: the CA-SYS platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and test of biodiversity-based pesticide-free Conservation Agriculture in the long-term CA-SYS platform in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mosa,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation of functional properties of diverse legumes species at various scales in the CA-SYS Long Term Experimental Platform on Agroecology: expected services and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity-based agroecological system experiment: what, why, how?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les interactions biotiques étudiées dans la plateformes CA-SYS : concept, dispostifs expérimentaux, données acquises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite des chefs de départements INRAE BAP et SPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : Expérimentation en agroécologie à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COS Plateformes BFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la plateforme CA-SYS à l'ITB : concept, design expérimental, données récoltées et bilan de la mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : concept, design expérimental et bilan de la première campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite département EA INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures agroécologiques sur CA-SYS : objectifs et plan du dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Mosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la journée et présentation générale de CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures agroécologiques sur CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipes Agroeco Et Sysferm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de co-conception des systèmes de culture de la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de conception de la plateforme CA-SYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec le GIEE Magellan : présentation de la platerforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée terrain au GIEE Magellan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIEE. FRA., May 2018, Vendôme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes innovants et performants en grandes cultures et polyculture-élevage à partir de l’analyse du réseau expérimental du RMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Route du RMT Systèmes de culture innovants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre d'Agriculture de Bourgogne Franche-Comté. FRA., May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the establishment of an experimental research unit on Agroecology in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Marget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valuing long-term sites and experiments for agriculture and ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, newcastle, United Kingdom. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field testing of IPM-based cropping systems: a diversity of experimental approaches in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bàrberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° International plant protection congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental network to study “pesticide free” cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sustainable cropping systems with high multi-sector performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hirschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et durabilité de systèmes de grande culture en production intégrée. Identification de systèmes multi-performants au regard de références locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée des doctorants de l’UMR1347 Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sustainable cropping systems with high multi-sector performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hirschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds for the invasive spread and control of soil-borne disease in plant propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfred Otten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Epidemiology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Geneva, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS day 2024 : Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 2 : les systèmes avec travail du sol, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting natural pest control in arable farming: a long term agroecological experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bieslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd GfÖ annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Leipzig (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPRAA, un projet pour produire des connaissances et outils pour des demarches preventives et operationnelles en gestion agroecologique des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Végéphyl – 25ème conférence du COLUMA. Journées internationales sur la lutte contre les mauvaises herbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed dynamic in Conservation Agriculture: experiences from the Isite-BFC regional network of farmers and cropping system experiments on agroecology in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Vaccari,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vieren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, BERN, Switzerland. , 2022, Proceedings : 8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the evaluation of crop disease response models to climate change adaptation: the OPERATE project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gravoueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.491, Book of abstracts - Crop Modelling for the future</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying eligible crop adaptations to climate change: application to sectors of wheat, potatoes and sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Amato Delavoipierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Drosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Justes and Christophe Pradal (CIRAD, France) Pierre Martre and Marie Launay (INRAE, France) Senthod Asseng (Univ. Florida, USA) Frank Ewert (ZALF, Germany). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.508-509, Book of abtracts - Crop Modelling for the future</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation of functional properties of diverse legumes species at various scales in the CA-SYS Long Term Experimental Platform on Agroecology: expected services and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS : Plateforme collaborative d'expérimentation multi-échelles en agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS: a long term experimental platform on agroecology at various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA 2018 XV European Society for Agronomy Congress, Innovative cropping and farming systems for high quality food production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS: A long term experimental platform on agroecology at various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kmetijski inštitut Slovenije</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : plateforme d'expérimentation collaborative en agroécologie à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. édition des journées techniques en agriculture de conservation : gestion de l’enherbement en agriculture de conservation des sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vendôme, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS: A long term experimental platform on agroecology at various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. ISTRO Conference (International Soil Tillage Research Organization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A national field experiment network to analyse pesticide-free cropping systems in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznań, Poland. , 174 p., 2015, IPM Innovation in Europe, Poznań, Poland, January 14–16, 2015, Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les adventices sans herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la Gestion Durable des Adventices. « Comment maîtriser les adventices dans de nouveaux contextes de production ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en place d’un dispositif expérimental en agroécologie à l’échelle d’une unité expérimentale : le cas du domaine d’Epoisses (INRA Dijon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 61 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés pour analyser des stratégies de maîtrise des adventices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Toque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fonteny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sur la gestion durable des adventices en grandes cultures GCHP "Comment maîtriser les adventices dans de nouveaux contextes de production ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. , pp.64-65, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CH10 -Advances in the reduction of herbicide use in Conservation Agriculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed management in conservation agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the reduction of herbicide use in Conservation Agriculture: French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maé Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed management in Conservation Agriculture systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.169-193, 2025, Burleigh Dodds Series in Agricultural Science, 9781835454404. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2024.0145.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rés0Pest: An Experimental Network of Pesticide-FreeCropping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 4, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche de la conception et évaluation multicritère de systèmes de culture innovants. Rés0Pest : un réseau expérimental de systèmes de culture sans pesticide en polyculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection agroécologique des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison de méthodes, fondement de la protection intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana L. Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser la protection des cultures. Innovations et transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae Educagri Editions, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuantiPest, a collaborative platform to help quantify injuries and pest populations in fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Boll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique pour formaliser des connaissances pour l'action issues d'expérimentations de systèmes de production agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/gm5q-k762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité cultivée et sauvage pour des systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité cultivée et sauvage pour des systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS day Fertilité : Présentation de la méthode APPI-N - Marie-Hélène Jeuffroy,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reportage France 3 Bourgogne Franche-Comté. Comment les agriculteurs peuvent-ils changer leurs pratiques, pour assurer la transition vers l'agroécologie ou pour se passer de glyphosate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barraux,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Farcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment les agriculteurs peuvent-ils changer leurs pratiques, pour assurer la transition vers l'agroécologie ou pour se passer de glyphosate ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS day Fertilité : Cultures intermédiaires et bilans d'azote et carbone - Julie Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CA-SYS day Fertilité : Présentation de la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : Tester l'agroécologie à grande échelle (INRAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CA-SYS : un dispositif de recherche INRA pour l'agroécologie, video Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de l’expérimentateur système : concevoir, conduire et valoriser une expérimentation système pour les cultures assolées et pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Estrogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaquette de présentation en français et en anglais. Plateforme CA-SYS Co-designed Agroecological System Experiment. Plateforme d’expérimentation collaborative en agroécologie à différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide-free agriculture: is a third way possible aside organic agriculture and conventional agriculture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ortiz-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet exploratoire ASPECT Agroécologie Sans PEsticides et adaptation au Changement climaTique, explorer les synergies et antagonismes à partir de cas d'études expérimentaux dans trois filières végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sylvaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Métaprogramme SuMCrop. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données de l'entité Unité d'Expérimentation Agronomique et Viticole (UEAV 0871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides des visiteurs des CA-SYS Days 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides sur la plateforme CA-SYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordeau, S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Adeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bannwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chamoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantier Agroforesterie - Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Charru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de prototypes de systèmes de grandes cultures : analyse d’un réseau expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02785468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de prototypes de systèmes de grandes cultures : analyse d’un réseau expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Bourgogne, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03191839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId326"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110250" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-25-1839-FE" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art08" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art11-GB" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labont&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Turpin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16440" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787329v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art20" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie S Monticelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9707" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monticelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14205" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472962v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labonte," TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Turpin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Felten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08812-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu, Jublin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Hamernig" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deudon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2021009021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/0974-8164.2020.00039.8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157513v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bpst-th82" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2020.615470" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482202v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaumont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gu&#233;rin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thiechart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/mbltkd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413738v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/y8fy5s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617683v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.10.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQZ3H3TQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208671v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Neri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bates" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Otten" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-13-0033-R" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nemecek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Freiermuth Knuchel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.08.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF2FQ1WK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186801v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nt85-sc46" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019450v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Minette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nolot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2g3g-er50" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173204v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bf43-jt49" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667331v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3frh-yh16" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246464v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240099v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Mat&#233;jiceck," TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798696v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711074v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147301v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Langonnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jolivald" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061092v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucherot J." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maupetit D." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716037v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dumas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jacquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948179v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouilly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa," TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576691v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543654v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235866v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237370v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230161v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235916v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235851v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235892v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipes Agroeco Et Sysferm" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Fontanieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230187v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814119v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859277v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795455v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Toque" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738878v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359218v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173321v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Toupet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896758v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirschy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741197v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753639v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Neri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bates" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208249v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bieslin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868244v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vaccari," TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baudron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837579v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gravoueille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837586v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Amato Delavoipierre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drosne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Delaunay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789999v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737236v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738097v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737319v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewrs2018.org" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787378v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790077v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801880v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Colnenne-David" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741710v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plessix" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743185v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801628v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fonteny" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982344v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05276851v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0145.10" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356652v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402411843" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604590v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4748-protection-agroecologique-des-cultures.html" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803347v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805057v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boll" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492396v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gm5q-k762" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384746v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384714v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03218944v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barraux," TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koehl" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394520v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394541v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387766v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05396031v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254685v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791737v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Estrogues" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789098v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786067v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360015v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267719v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02785468v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03191839v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110250" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz-Vallejo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-25-1839-FE" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01069-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art08" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art11-GB" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787329v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art20" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991630v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labont&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Turpin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16440" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie S Monticelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9707" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labonte," TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Turpin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Felten" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Laurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monticelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14205" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08812-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353708v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu, Jublin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Hamernig" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diallo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deudon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2021009021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/0974-8164.2020.00039.8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157513v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bpst-th82" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2020.615470" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482202v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaumont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gu&#233;rin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thiechart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/mbltkd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211027v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413738v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/y8fy5s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617683v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Caneill" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.10.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQZ3H3TQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208671v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Neri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bates" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Otten" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-13-0033-R" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019450v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Minette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nolot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2g3g-er50" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650589v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nemecek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Freiermuth Knuchel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gaillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.08.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF2FQ1WK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186801v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/nt85-sc46" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173204v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bf43-jt49" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667331v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3frh-yh16" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240099v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246464v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Mat&#233;jiceck," TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798696v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711074v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147301v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Langonnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jolivald" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061092v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucherot J." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maupetit D." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716037v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dumas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jacquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948179v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouilly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa," TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576691v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543654v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235866v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237370v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230161v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235916v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235851v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235892v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipes Agroeco Et Sysferm" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Fontanieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814119v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859277v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795455v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Toque" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738878v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359218v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173321v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Toupet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01896758v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirschy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741197v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753639v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Neri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bates" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208249v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bieslin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868244v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vaccari," TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baudron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837579v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Huber" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gravoueille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837586v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Amato Delavoipierre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drosne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Delaunay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brustel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789999v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737236v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738097v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737319v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewrs2018.org" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787378v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790077v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741710v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Plessix" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801880v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Colnenne-David" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743185v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801628v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fonteny" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982344v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05276851v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0145.10" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356652v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402411843" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604590v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4748-protection-agroecologique-des-cultures.html" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803347v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana L. Parisi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805057v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boll" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492396v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salazar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gm5q-k762" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384746v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384714v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394520v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03218944v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barraux," TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koehl" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394541v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387766v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05396031v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254685v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791737v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Estrogues" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789098v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786067v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360015v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sylvaine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Borne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267719v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224593v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charru" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02785468v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03191839v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>