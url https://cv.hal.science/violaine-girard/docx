--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -648,51 +648,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the COVID-19 epidemic changed working conditions</w:t>
+                <w:t xml:space="preserve">Comment voisine-t-on dans la France confinée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
@@ -731,102 +731,102 @@
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 579, pp.1-4. </w:t>
+              <w:t xml:space="preserve">, 2020, 578, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popsoc.579.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.578.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625731v1</w:t>
+                <w:t xml:space="preserve">hal-02867753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment voisine-t-on dans la France confinée ?</w:t>
+                <w:t xml:space="preserve">How the COVID-19 epidemic changed working conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
@@ -865,78 +865,78 @@
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 578, pp.1-4. </w:t>
+              <w:t xml:space="preserve">, 2020, 579, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popsoc.578.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.579.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867753v1</w:t>
+                <w:t xml:space="preserve">hal-04625731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition, Différenciation et CIblage des populations en danger/dangereuses à Mayotte</w:t>
               </w:r>
@@ -1192,494 +1192,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métropolisation et périurbanisation. Les évolutions sociales de la France urbaine</w:t>
+                <w:t xml:space="preserve">Le logement social à Mayotte : l'action publique en tension dans le cinquième département d'outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 383, pp.30-34</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.50-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374018v1</w:t>
+                <w:t xml:space="preserve">hal-02359670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le logement social à Mayotte : l'action publique en tension dans le cinquième département d'outre-mer</w:t>
+                <w:t xml:space="preserve">Des classes populaires (encore) mobilisées ? Sociabilité et engagements municipaux dans une commune périurbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 156-157 (1), pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.156.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359670v1</w:t>
+                <w:t xml:space="preserve">hal-02359676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que cache le retrait électoral des ouvriers ruraux et périurbains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Humanité (quotidien national)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 mars 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des classes populaires (encore) mobilisées ? Sociabilité et engagements municipaux dans une commune périurbaine</w:t>
+                <w:t xml:space="preserve">Un peuplement au-dessus de tout soupçon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 204 (4), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.204.0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/esp.156.0109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359676v1</w:t>
+                <w:t xml:space="preserve">hal-02359656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un peuplement au-dessus de tout soupçon ?</w:t>
+                <w:t xml:space="preserve">Métropolisation et périurbanisation. Les évolutions sociales de la France urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 383, pp.30-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arss.204.0046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359656v1</w:t>
+                <w:t xml:space="preserve">hal-02374018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la politisation des classes populaires périurbaines</w:t>
+                <w:t xml:space="preserve">Au-delà du vote FN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, n° 101 (1), pp.183. </w:t>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (4), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.101.0183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sava.026.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359683v1</w:t>
+                <w:t xml:space="preserve">hal-02359651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandeur et décadence du « périurbain » Retour sur trente ans d'analyse des changements sociaux et politiques</w:t>
               </w:r>
@@ -1741,209 +1741,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01576554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà du vote FN</w:t>
+                <w:t xml:space="preserve">Propriété et classes populaires : des politiques aux trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sava.026.0023⟩</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101, pp.7-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.101.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359651v1</w:t>
+                <w:t xml:space="preserve">halshs-00986519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriété et classes populaires : des politiques aux trajectoires</w:t>
+                <w:t xml:space="preserve">Sur la politisation des classes populaires périurbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 101, pp.7-20. </w:t>
+              <w:t xml:space="preserve">, 2013, n° 101 (1), pp.183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.101.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.101.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00986519v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles catégories de classement pour l'analyse localisée de la représentation politique ?</w:t>
               </w:r>
@@ -2508,407 +2508,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suffit-il de traverser la rue ? Une politique de mobilité résidentielle des mal-logés sous pression</w:t>
+                <w:t xml:space="preserve">Accompagner à la mobilité, insérer dans l’emploi : logiques professionnelles de classement des publics dans un dispositif « innovant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Lion</w:t>
+                <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lahyeite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFS, RT9, Session "Ségrégations et contrôles des populations, Campus Condorcet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude : Les politiques d’insertion aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712375v1</w:t>
+                <w:t xml:space="preserve">hal-03904112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner à la mobilité, insérer dans l’emploi : logiques professionnelles de classement des publics dans un dispositif « innovant »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positionner les candidat·e·s, sécuriser les parcours : les pratiques de chargé·e·s d’accompagnement social entre système d’information et catégorisations ordinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lahieyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Lahyeite</w:t>
+                <w:t xml:space="preserve">Frédéric Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : Les politiques d’insertion aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFSP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904112v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionner les candidat·e·s, sécuriser les parcours : les pratiques de chargé·e·s d’accompagnement social entre système d’information et catégorisations ordinaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagner et insérer dans l’emploi : pratiques professionnelles en tension dans un dispositif expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nicolas</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lahyeite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFSP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Au nom de l’insertion ? Dispositifs publics et parcours de ménages des classes populaires précarisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEMI, Nov 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715329v1</w:t>
+                <w:t xml:space="preserve">hal-03928569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner et insérer dans l’emploi : pratiques professionnelles en tension dans un dispositif expérimental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
+                <w:t xml:space="preserve">Suffit-il de traverser la rue ? Une politique de mobilité résidentielle des mal-logés sous pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lahyeite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au nom de l’insertion ? Dispositifs publics et parcours de ménages des classes populaires précarisées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADEMI, Nov 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFS, RT9, Session "Ségrégations et contrôles des populations, Campus Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03928569v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle explosion des inégalités ?</w:t>
               </w:r>
@@ -3015,51 +3015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3442,51 +3442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectiver la structuration interne des classes populaires dans un territoire rural et industriel à partir des statistiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3751,51 +3751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Dejar la capital para instalarse en una zona rural? Los límites de una política de inclusión social a través de la movilidad territorial (Francia, 2019-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4807,51 +4807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0130" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682166v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2401.0175" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.142.0149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03656338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03485229v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.579.0001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02867753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.578.0001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lemercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Palomares" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Alaoui Hachimi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlaili Condro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0109" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.204.0046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.101.0183" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359651v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.026.0023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.101.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.083.0049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langumier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.063.0128" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lahieyte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Lion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lahyeite" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751858v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864361v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01766404v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774577v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806965v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01869215v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705219v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404712v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condro Mlaili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89596-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374766v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0130" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682166v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2401.0175" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.142.0149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03656338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03485229v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02867753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.578.0001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.579.0001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lemercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Palomares" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Alaoui Hachimi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlaili Condro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629615v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.204.0046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.026.0023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.101.0007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.101.0183" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.083.0049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langumier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.063.0128" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lahieyte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904112v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lahyeite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Lion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751858v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864361v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01766404v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774577v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806965v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01869215v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705219v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404712v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condro Mlaili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89596-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374766v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>