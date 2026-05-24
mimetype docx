--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -648,51 +648,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment voisine-t-on dans la France confinée ?</w:t>
+                <w:t xml:space="preserve">How the COVID-19 epidemic changed working conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
@@ -731,102 +731,102 @@
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 578, pp.1-4. </w:t>
+              <w:t xml:space="preserve">, 2020, 579, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popsoc.578.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.579.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867753v1</w:t>
+                <w:t xml:space="preserve">hal-04625731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the COVID-19 epidemic changed working conditions</w:t>
+                <w:t xml:space="preserve">Comment voisine-t-on dans la France confinée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie Cayouette-Remblière</w:t>
@@ -865,78 +865,78 @@
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 579, pp.1-4. </w:t>
+              <w:t xml:space="preserve">, 2020, 578, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popsoc.579.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.578.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625731v1</w:t>
+                <w:t xml:space="preserve">hal-02867753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition, Différenciation et CIblage des populations en danger/dangereuses à Mayotte</w:t>
               </w:r>
@@ -1192,758 +1192,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le logement social à Mayotte : l'action publique en tension dans le cinquième département d'outre-mer</w:t>
+                <w:t xml:space="preserve">Métropolisation et périurbanisation. Les évolutions sociales de la France urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.50-71</w:t>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 383, pp.30-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359670v1</w:t>
+                <w:t xml:space="preserve">hal-02374018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des classes populaires (encore) mobilisées ? Sociabilité et engagements municipaux dans une commune périurbaine</w:t>
+                <w:t xml:space="preserve">Le logement social à Mayotte : l'action publique en tension dans le cinquième département d'outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.50-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359676v1</w:t>
+                <w:t xml:space="preserve">hal-02359670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que cache le retrait électoral des ouvriers ruraux et périurbains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Mischi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Humanité (quotidien national)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 mars 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un peuplement au-dessus de tout soupçon ?</w:t>
+                <w:t xml:space="preserve">Des classes populaires (encore) mobilisées ? Sociabilité et engagements municipaux dans une commune périurbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.204.0046⟩</w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 156-157 (1), pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.156.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359656v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métropolisation et périurbanisation. Les évolutions sociales de la France urbaine</w:t>
+                <w:t xml:space="preserve">Un peuplement au-dessus de tout soupçon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 204 (4), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.204.0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374018v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà du vote FN</w:t>
+                <w:t xml:space="preserve">Sur la politisation des classes populaires périurbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26 (4), pp.23. </w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 101 (1), pp.183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sava.026.0023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.101.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359651v1</w:t>
+                <w:t xml:space="preserve">hal-02359683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grandeur et décadence du « périurbain » Retour sur trente ans d'analyse des changements sociaux et politiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au-delà du vote FN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (4), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.026.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01576554v1</w:t>
+                <w:t xml:space="preserve">hal-02359651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriété et classes populaires : des politiques aux trajectoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grandeur et décadence du « périurbain » Retour sur trente ans d'analyse des changements sociaux et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Y a-t-il des urban studies à la française ?</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00986519v1</w:t>
+                <w:t xml:space="preserve">halshs-01576554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la politisation des classes populaires périurbaines</w:t>
+                <w:t xml:space="preserve">Propriété et classes populaires : des politiques aux trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, n° 101 (1), pp.183. </w:t>
+              <w:t xml:space="preserve">, 2013, 101, pp.7-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.101.0183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.101.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359683v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00986519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles catégories de classement pour l'analyse localisée de la représentation politique ?</w:t>
               </w:r>
@@ -2508,407 +2508,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner à la mobilité, insérer dans l’emploi : logiques professionnelles de classement des publics dans un dispositif « innovant »</w:t>
+                <w:t xml:space="preserve">Suffit-il de traverser la rue ? Une politique de mobilité résidentielle des mal-logés sous pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
+                <w:t xml:space="preserve">Gaspard Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lahyeite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : Les politiques d’insertion aujourd’hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFS, RT9, Session "Ségrégations et contrôles des populations, Campus Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03904112v1</w:t>
+                <w:t xml:space="preserve">hal-03712375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionner les candidat·e·s, sécuriser les parcours : les pratiques de chargé·e·s d’accompagnement social entre système d’information et catégorisations ordinaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagner à la mobilité, insérer dans l’emploi : logiques professionnelles de classement des publics dans un dispositif « innovant »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Nicolas</w:t>
+                <w:t xml:space="preserve">Lilian Lahyeite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFSP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude : Les politiques d’insertion aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715329v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner et insérer dans l’emploi : pratiques professionnelles en tension dans un dispositif expérimental</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positionner les candidat·e·s, sécuriser les parcours : les pratiques de chargé·e·s d’accompagnement social entre système d’information et catégorisations ordinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lahyeite</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lahieyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au nom de l’insertion ? Dispositifs publics et parcours de ménages des classes populaires précarisées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADEMI, Nov 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFSP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928569v1</w:t>
+                <w:t xml:space="preserve">hal-03715329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suffit-il de traverser la rue ? Une politique de mobilité résidentielle des mal-logés sous pression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Lion</w:t>
+                <w:t xml:space="preserve">Accompagner et insérer dans l’emploi : pratiques professionnelles en tension dans un dispositif expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lahyeite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFS, RT9, Session "Ségrégations et contrôles des populations, Campus Condorcet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Au nom de l’insertion ? Dispositifs publics et parcours de ménages des classes populaires précarisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEMI, Nov 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712375v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle explosion des inégalités ?</w:t>
               </w:r>
@@ -3015,51 +3015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Guéraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3442,51 +3442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectiver la structuration interne des classes populaires dans un territoire rural et industriel à partir des statistiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Mischi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3751,51 +3751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Dejar la capital para instalarse en una zona rural? Los límites de una política de inclusión social a través de la movilidad territorial (Francia, 2019-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4807,51 +4807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0130" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682166v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2401.0175" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.142.0149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03656338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03485229v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02867753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.578.0001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.579.0001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lemercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Palomares" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Alaoui Hachimi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlaili Condro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629615v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.204.0046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.026.0023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.101.0007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.101.0183" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.083.0049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langumier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.063.0128" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lahieyte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904112v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lahyeite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Lion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751858v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864361v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01766404v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774577v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806965v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01869215v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705219v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404712v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condro Mlaili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89596-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374766v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0130" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682166v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2401.0175" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.142.0149" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03656338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03485229v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625731v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie Cayouette-Rembli&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.579.0001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02867753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.578.0001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lemercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Palomares" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Alaoui Hachimi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlaili Condro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.034.0039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0109" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.204.0046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.101.0183" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.026.0023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.101.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359696v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.083.0049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langumier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.063.0128" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lahieyte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Lion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lahyeite" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751858v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864361v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01766404v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774577v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806965v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01869215v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705219v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Collet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404712v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02359939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Condro Mlaili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89596-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374766v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605055v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>