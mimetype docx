--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 13, pp.514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-026-06705-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1715,191 +1715,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique autour des codes de la recherche à l’Université Grenoble Alpes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction sur le code source, les logiciels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Albaret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Violaine Louvet</w:t>
+                <w:t xml:space="preserve">Grégory Miura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accompagner la préservation et la diffusion des logiciels dans les établissements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Média Normandie; ADBU; Software Heritage, May 2023, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102917v1</w:t>
+                <w:t xml:space="preserve">hal-04102897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction sur le code source, les logiciels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Politique autour des codes de la recherche à l’Université Grenoble Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Louvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Miura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accompagner la préservation et la diffusion des logiciels dans les établissements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Média Normandie; ADBU; Software Heritage, May 2023, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102897v1</w:t>
+                <w:t xml:space="preserve">hal-04102917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de bonnes pratiques sur la gestion des données de la recherche</w:t>
               </w:r>
@@ -2010,51 +2010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Management Plan : contrainte ou opportunité... ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Louvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3247,51 +3247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Source Program Offices académiques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3434,364 +3434,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et valorisation des logiciels issus de la recherche publique française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un catalogue des logiciels issus de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Blanc</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité pour la science ouverte. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844037v1</w:t>
+                <w:t xml:space="preserve">hal-04779846v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Software and source codes” College: Minutes from the work session, November 30th 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un catalogue des logiciels issus de la recherche</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
+                <w:t xml:space="preserve">Production et valorisation des logiciels issus de la recherche publique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pellegrini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Courbebaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Daydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité pour la science ouverte. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779846v3</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensure Software Quality</w:t>
               </w:r>
@@ -3895,51 +3895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlights of the &amp;quot;Software Pillar of Open Science&amp;quot; workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4679,51 +4679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930405v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06705-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03196-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224004v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Helbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigneaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-016-0337-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148617v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.19" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837089v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130926006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936373v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013140" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546223v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Dronne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.10.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587036v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000412" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laminie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449964v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plesa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciuperca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G&#233;nieys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2008006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160701458716" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Albaret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Janik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Libes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802852v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pons" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drezet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lecointre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378318v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05536240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Santangelo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chachay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefina Sadowska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04844037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04683957v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779846v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Colom" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garijo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184377v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829203v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789135v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930405v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06705-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03196-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224004v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Helbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigneaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-016-0337-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148617v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.19" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837089v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130926006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936373v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013140" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546223v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Dronne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.10.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587036v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000412" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laminie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449964v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plesa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciuperca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G&#233;nieys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2008006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160701458716" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Albaret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Janik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Libes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802852v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pons" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drezet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lecointre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378318v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05536240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Santangelo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chachay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefina Sadowska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779846v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04683957v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04844037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Colom" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garijo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184377v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829203v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789135v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>