--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -3434,364 +3434,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un catalogue des logiciels issus de la recherche</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production et valorisation des logiciels issus de la recherche publique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pellegrini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Courbebaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Daydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité pour la science ouverte. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779846v3</w:t>
+                <w:t xml:space="preserve">hal-04844037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Software and source codes” College: Minutes from the work session, November 30th 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et valorisation des logiciels issus de la recherche publique française</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boulet</w:t>
+                <w:t xml:space="preserve">Vers un catalogue des logiciels issus de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Courbebaisse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité pour la science ouverte. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gérard</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04844037v1</w:t>
+                <w:t xml:space="preserve">hal-04779846v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensure Software Quality</w:t>
               </w:r>
@@ -3895,51 +3895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlights of the &amp;quot;Software Pillar of Open Science&amp;quot; workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4679,51 +4679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930405v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06705-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03196-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224004v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Helbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigneaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-016-0337-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148617v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.19" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837089v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130926006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936373v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013140" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546223v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Dronne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.10.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587036v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000412" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laminie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449964v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plesa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciuperca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G&#233;nieys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2008006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160701458716" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Albaret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Janik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Libes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802852v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pons" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drezet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lecointre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378318v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05536240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Santangelo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chachay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefina Sadowska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779846v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04683957v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04844037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Colom" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garijo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184377v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829203v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789135v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04930405v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06705-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05306427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-03196-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224004v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Helbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigneaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-016-0337-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148617v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.19" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837089v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130926006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936373v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013140" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546223v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Dronne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.10.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457731v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100816869" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587036v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793744211000412" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laminie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449964v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plesa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ciuperca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G&#233;nieys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2008006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160701458716" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682216v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Albaret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hadrossek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Janik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Libes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697727v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802852v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pons" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drezet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lecointre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201134006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378318v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05536240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Santangelo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chachay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefina Sadowska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04844037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04683957v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779846v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Colom" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garijo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Jael Castro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04600258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184377v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829203v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04967672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789135v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>