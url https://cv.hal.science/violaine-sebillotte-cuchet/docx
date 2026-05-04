--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -247,758 +247,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03328411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Pauline Schmitt Pantel et Stella Georgoudi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Eurykleia Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandra Boehringer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, N.S.18, pp.137-148. </w:t>
+              <w:t xml:space="preserve">, 2020, N.S.18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.29977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.30314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702631v1</w:t>
+                <w:t xml:space="preserve">hal-03702116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Eurykleia Database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
+                <w:t xml:space="preserve">Les études de genre dans le domaine de l’Antiquité. Les archives de la Bryn Mawr Classical Review (2000-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Combats, débats, transmission : les 20 ans de Mnémosyne. Historiographies, 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03195073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La base de données Eurykleia. Un outil au service d’une histoire mixte de l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandra Boehringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Boehringer</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, N.S.18, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Pauline Schmitt Pantel et Stella Georgoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Boehringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...67 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, N.S.18, pp.137-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.29977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104250v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENDER STUDIES et domination masculine. Les citoyennes de l'Athènes classique, un défi pour l'historien des institutions</w:t>
+                <w:t xml:space="preserve">GENDER STUDIES ET DOMINATION MASCULINE LES CITOYENNES DE L'ATHENES CLASSIQUE, UN DEFI POUR L'HISTORIEN DES INSTITUTIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01956493v1</w:t>
+                <w:t xml:space="preserve">halshs-01929389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENDER STUDIES ET DOMINATION MASCULINE LES CITOYENNES DE L'ATHENES CLASSIQUE, UN DEFI POUR L'HISTORIEN DES INSTITUTIONS</w:t>
+                <w:t xml:space="preserve">GENDER STUDIES et domination masculine. Les citoyennes de l'Athènes classique, un défi pour l'historien des institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01929389v1</w:t>
+                <w:t xml:space="preserve">halshs-01956493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Where does « Axial breakthrough » take place? In the past, or in present narratives of the past?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fudan Journal of the Humanities and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.565-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40647-016-0150-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01387023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sous la citoyenneté, le genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43, pp.7-22. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.12912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/clio.12912⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01978041v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01387023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et archéologie. Avant-propos</w:t>
               </w:r>
@@ -1075,64 +1075,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celles qui avaient un nom. Eurykléia ou comment rendre les femmes visibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Boehringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1326,51 +1326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vingt ans de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Boehringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2606,152 +2606,152 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des femmes qui comptent. Genre et participation sociale en Grèce et à Rome, Mètis N.S.18.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Boehringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Boehringer</w:t>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommes et femmes dans l'Antiquité grecque et romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Boehringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, pp.192, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3330,199 +3330,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El discurso del género y del honor : Artemisia de Halicarnaso y Aminias de Palene en Herodoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">César Fornis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los Discursos del Poder/El poder de los discursos en la Antigüedad Clasica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libros Portico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-71, 2013, 9788479561239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01853892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Touchée par le féminisme. l’Antiquité avec les sciences humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Payen, E. Scheid-Tissinier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie de l’Antiquité. Anciens objets, nouvelles approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-172, 2013, 978-2-503-54697-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01853884v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01853892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Androgyne, un mauvais genre ? Le choix de Plutarque (ve siècle avant J.-C.-iie siècle après J.-C.)</w:t>
               </w:r>
@@ -3779,51 +3779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Boehringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et femmes dans l’Antiquité romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2011, 978-2-200-62162-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3848,51 +3848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des sorcières romaines » (Horace, Epodes, V, 1-46)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Boehringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3973,51 +3973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Boehringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Collin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et femmes dans l’Antiquité romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 120-122, 2011, 978-2-200-62162-9</w:t>
@@ -4527,51 +4527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sebillotte Cuchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.13983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328411v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boehringer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;r&#233;-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.29977" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.30314" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195073v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104250v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12912" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40647-016-0150-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2954" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2974" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2935" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2825" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399602v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685652v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Verdo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.041.0277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.1526" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812819v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beltr&#227;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2563-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pietrobelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rossi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/412" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Steinberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ernoult" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassagnes-Brouquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vergnes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Valenti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853884v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503546971-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853892v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://porticolibrerias.es/index.htm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100742250" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853893v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/femmes-mediatrices-et-ambivalentes-9782200272814" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628959v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sebillotte Cuchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.13983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328411v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;r&#233;-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boehringer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.30314" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195073v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.29977" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956493v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40647-016-0150-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12912" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2954" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2974" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2935" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2825" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399602v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685652v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Verdo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.041.0277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.1526" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812819v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beltr&#227;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2563-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pietrobelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rossi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/412" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Steinberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ernoult" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassagnes-Brouquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vergnes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Valenti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853892v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://porticolibrerias.es/index.htm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503546971-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100742250" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853893v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/femmes-mediatrices-et-ambivalentes-9782200272814" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628959v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>