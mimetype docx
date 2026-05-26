--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -978,222 +978,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Celles qui avaient un nom. Eurykléia ou comment rendre les femmes visibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Boehringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99, pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pallas.2974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genre et archéologie. Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Genre et archéologie, 140, pp.3-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nda.2954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01853894v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-01986826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos. Genre et archéologie.</w:t>
               </w:r>
@@ -2430,50 +2430,54 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Violaine Sébillotte Cuchet; Benjamin Derouelle. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passés composés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Benjamin Derouelle, 978-2-3793-3660-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3842,225 +3846,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des sorcières romaines » (Horace, Epodes, V, 1-46)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Espèce de cinède ! » (Plaute, Le Carthaginois, v. 1296-1321)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Boehringer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Collin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et femmes dans l’Antiquité romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 93-95, 2011, 978-2-200-62162-9</w:t>
+              <w:t xml:space="preserve">, , p. 120-122, 2011, 978-2-200-62162-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628957v1</w:t>
+                <w:t xml:space="preserve">hal-03628959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Espèce de cinède ! » (Plaute, Le Carthaginois, v. 1296-1321)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Des sorcières romaines » (Horace, Epodes, V, 1-46)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Boehringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sebillotte Cuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pierre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Boehringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Collin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et femmes dans l’Antiquité romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 120-122, 2011, 978-2-200-62162-9</w:t>
+              <w:t xml:space="preserve">, , p. 93-95, 2011, 978-2-200-62162-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628959v1</w:t>
+                <w:t xml:space="preserve">hal-03628957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4527,51 +4531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sebillotte Cuchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.13983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328411v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;r&#233;-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boehringer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.30314" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195073v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.29977" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956493v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40647-016-0150-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12912" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2954" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2974" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2935" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2825" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399602v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685652v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Verdo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.041.0277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.1526" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812819v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beltr&#227;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2563-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pietrobelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rossi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/412" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Steinberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ernoult" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassagnes-Brouquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vergnes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Valenti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853892v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://porticolibrerias.es/index.htm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503546971-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100742250" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853893v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/femmes-mediatrices-et-ambivalentes-9782200272814" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628959v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sebillotte Cuchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.13983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328411v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;r&#233;-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Boehringer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.30314" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195073v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.29977" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956493v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40647-016-0150-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12912" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01986826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.2974" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2954" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415221v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2935" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2825" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399602v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685675v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685652v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Verdo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.041.0277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.1526" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812819v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beltr&#227;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2563-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pietrobelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rossi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/412" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685718v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Steinberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ernoult" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassagnes-Brouquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vergnes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Valenti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853892v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://porticolibrerias.es/index.htm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503546971-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100742250" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853893v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/femmes-mediatrices-et-ambivalentes-9782200272814" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628957v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>