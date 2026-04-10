--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1610,291 +1610,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential sub-nuclear distribution of hypoxia-inducible factors (HIF)-1 and -2 alpha impacts on their stability and mobility</w:t>
+                <w:t xml:space="preserve">Use of infrared microspectroscopy to elucidate a specific chemical signature associated with hypoxia levels found in glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Taylor</w:t>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bagnall</w:t>
+                <w:t xml:space="preserve">Céline Nadaradjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mason</w:t>
+                <w:t xml:space="preserve">Rosalie Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Levy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsob.160195⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141 (3), pp.870-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5an02112j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843316v1</w:t>
+                <w:t xml:space="preserve">hal-04843341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of infrared microspectroscopy to elucidate a specific chemical signature associated with hypoxia levels found in glioblastoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential sub-nuclear distribution of hypoxia-inducible factors (HIF)-1 and -2 alpha impacts on their stability and mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sandt</w:t>
+                <w:t xml:space="preserve">J. Bagnall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Nadaradjane</w:t>
+                <w:t xml:space="preserve">D. Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Richards</w:t>
+                <w:t xml:space="preserve">R. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dumas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Fernig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 141 (3), pp.870-883. </w:t>
+              <w:t xml:space="preserve">Open Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (9), pp.160195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5an02112j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsob.160195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843341v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic NF-κB and E2F interactions control the priority and timing of inflammatory signalling and cell proliferation</w:t>
               </w:r>
@@ -2014,51 +2014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell cycle progression in glioblastoma cells is unaffected by pathophysiological levels of hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Jenkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3046,559 +3046,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-association of Calcium-binding Protein S100A4 and Metastasis</w:t>
+                <w:t xml:space="preserve">p53-mediated delayed NF-κB activity enhances etoposide-induced cell death in medulloblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thamir Ismail</w:t>
+                <w:t xml:space="preserve">D Meley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu Zhang</w:t>
+                <w:t xml:space="preserve">D Spiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fernig</w:t>
+                <w:t xml:space="preserve">M White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Gross</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marisa Martin-Fernandez</w:t>
+                <w:t xml:space="preserve">H Mcdowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Pizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.010892⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (5), pp.e41-e41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2010.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843388v1</w:t>
+                <w:t xml:space="preserve">hal-04843406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflicting Controlled Nonthermal Damage to Subcellular Structures by Laser-Activated Gold Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly Stable Dextran-Coated Quantum Dots for Biomolecular Detection and Cellular Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Spiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Željka Krpetić</w:t>
+                <w:t xml:space="preserve">Alison Beckett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Nativo</w:t>
+                <w:t xml:space="preserve">Ian Prior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl103142t⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (23), pp.6361-6369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm1023635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843382v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Stable Dextran-Coated Quantum Dots for Biomolecular Detection and Cellular Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inflicting Controlled Nonthermal Damage to Subcellular Structures by Laser-Activated Gold Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Željka Krpetić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nativo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Prior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Wilson</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathias Brust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm1023635⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (11), pp.4549-4554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl103142t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843379v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p53-mediated delayed NF-κB activity enhances etoposide-induced cell death in medulloblastoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-association of Calcium-binding Protein S100A4 and Metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thamir Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Meley</w:t>
+                <w:t xml:space="preserve">Shu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Spiller</w:t>
+                <w:t xml:space="preserve">David Fernig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M White</w:t>
+                <w:t xml:space="preserve">Stephane Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Mcdowell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B Pizer</w:t>
+                <w:t xml:space="preserve">Marisa Martin-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (5), pp.e41-e41. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (2), pp.914-922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cddis.2010.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.010892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843406v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold nanoparticles delivery in mammalian live cells: a critical review</w:t>
               </w:r>
@@ -5091,51 +5091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live Imaging of Cell Invasion Using a Multicellular Spheroid Model and Light-Sheet Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marcello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5389,51 +5389,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C039B56B"/>
+    <w:nsid w:val="4154BE53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5620,51 +5620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/violaine-see" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6384-8381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852423v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Louise Kelly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Wydrzynska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Phelan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Osharovich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Delikatny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Schober" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Mart&#237;n-Barros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mart&#237;n-Mateos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n P&#233;rez-Andr&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onintza Carlevaris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Hernandez Pichardo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amadeo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Wilm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l L&#233;vy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ressel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214171" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cowman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Pizer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine S&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11275" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Daly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brownridge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Batie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rocha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abf6685" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Albanese" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard A Daly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mennerich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kietzmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22010268" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Swadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthika Sampat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herrmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Losty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45571-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen Ngan Fan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-019-5476-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843310v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Mather" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3978-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Taylor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Murray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Poptani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1536012118809585" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Al-Mutawa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Corbishley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Losty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20180185" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taylor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bagnall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mason" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.160195" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nadaradjane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Richards" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an02112j" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ankers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheela Awais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Ryan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.10473" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843336v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jenkinson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Haylock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1755" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843361v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Herrmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L&#233;vy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pizer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Losty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2014.52" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Leedale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bagnall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fercher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Papkovsky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2014.09.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843363v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108514" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Moss" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100259" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843370v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Taylor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spiller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R.H. White" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.500405" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Rak-Raszewska" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kenny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edgar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032650" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843372v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Carter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mullassery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Theocharatos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2012.24" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843388v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamir Ismail" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gross" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Martin-Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.010892" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljka Krpeti&#263;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nativo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Prior" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brust" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103142t" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843379v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wilson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Beckett" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1023635" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Meley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Spiller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M White" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mcdowell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2010.16" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umbreen Shaheen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cesbron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/nano.v1i0.4889" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843403v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Holmes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Chapman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cross" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011435" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850796v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ashall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Horton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nelson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Paszek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harper" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164860" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loeffler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2001.00106.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850797v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panteleeva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutillier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Spiller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601789" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850802v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mbebi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Gonz&#225;lez de Aguilar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dupuis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Frossard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2004.11.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSKX4RL8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850812v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Nelson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nelson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.H. White" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0321090" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850820v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ihekwaba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliott" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johnson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibney" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1099962" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina K.M. Rajala" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200402136" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mercken" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pradier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M&#252;ller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M107948200" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850836v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Loeffler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M104988200" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850838v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Boutillier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Bito" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.00-0106com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mason" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67358-5_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843329v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3999-2_9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/violaine-see" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6384-8381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852423v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Louise Kelly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Wydrzynska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Phelan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Osharovich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Delikatny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Schober" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Mart&#237;n-Barros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mart&#237;n-Mateos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n P&#233;rez-Andr&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onintza Carlevaris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Hernandez Pichardo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amadeo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Wilm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l L&#233;vy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ressel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214171" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cowman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Pizer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine S&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11275" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Daly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brownridge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Batie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rocha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abf6685" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Albanese" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard A Daly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mennerich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kietzmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22010268" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Swadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthika Sampat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herrmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Losty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45571-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen Ngan Fan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-019-5476-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843310v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Mather" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3978-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Taylor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Murray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Poptani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1536012118809585" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Al-Mutawa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Corbishley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Losty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20180185" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843341v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nadaradjane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Richards" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an02112j" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taylor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bagnall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mason" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.160195" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ankers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheela Awais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Ryan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.10473" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843336v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jenkinson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Haylock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1755" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843361v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Herrmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L&#233;vy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pizer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Losty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2014.52" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Leedale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bagnall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fercher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Papkovsky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2014.09.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843363v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108514" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Moss" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100259" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843370v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Taylor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spiller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R.H. White" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.500405" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Rak-Raszewska" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kenny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edgar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032650" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843372v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Carter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mullassery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Theocharatos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2012.24" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Meley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Spiller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M White" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mcdowell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2010.16" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wilson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Beckett" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Prior" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1023635" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljka Krpeti&#263;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nativo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brust" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103142t" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamir Ismail" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gross" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Martin-Fernandez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.010892" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umbreen Shaheen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cesbron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/nano.v1i0.4889" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843403v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Holmes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Chapman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cross" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011435" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850796v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ashall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Horton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nelson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Paszek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harper" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164860" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loeffler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2001.00106.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850797v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panteleeva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutillier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Spiller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601789" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850802v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mbebi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Gonz&#225;lez de Aguilar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dupuis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Frossard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2004.11.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSKX4RL8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850812v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Nelson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nelson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.H. White" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0321090" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850820v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ihekwaba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliott" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johnson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibney" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1099962" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina K.M. Rajala" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200402136" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mercken" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pradier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M&#252;ller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M107948200" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850836v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Loeffler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M104988200" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850838v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Boutillier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Bito" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.00-0106com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mason" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67358-5_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843329v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3999-2_9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>