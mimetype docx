--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -593,265 +593,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of both mismatch repair and non-homologous end-joining pathways in hypoxic brain tumour cell lines</w:t>
+                <w:t xml:space="preserve">Oxygen-dependent changes in binding partners and post-translational modifications regulate the abundance and activity of HIF-1α/2α</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cowman</w:t>
+                <w:t xml:space="preserve">Leonard Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barry Pizer</w:t>
+                <w:t xml:space="preserve">Philip Brownridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michael Batie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.11275⟩</w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (692), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.abf6685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852363v1</w:t>
+                <w:t xml:space="preserve">hal-04843131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-dependent changes in binding partners and post-translational modifications regulate the abundance and activity of HIF-1α/2α</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Downregulation of both mismatch repair and non-homologous end-joining pathways in hypoxic brain tumour cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Batie</w:t>
+                <w:t xml:space="preserve">Sophie Cowman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Rocha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Barry Pizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (692), </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.e11275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scisignal.abf6685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.11275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843131v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Hypoxia-Inducible Factor Post-Translational Modifications in Regulating Its Localisation, Stability, and Activity</w:t>
               </w:r>
@@ -889,51 +889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mennerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kietzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1019,51 +1019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Losty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.9136. </w:t>
@@ -1101,90 +1101,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrease of Nibrin expression in chronic hypoxia is associated with hypoxia-induced chemoresistance in some brain tumour cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cowman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuen Ngan Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Pizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (1), pp.300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1244,77 +1244,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasha Swadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Mather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Pizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Losty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (1), pp.28. </w:t>
@@ -1404,51 +1404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harish Poptani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1668,51 +1668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 141 (3), pp.870-883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2053,51 +2053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Jenkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Haylock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4, pp.e1755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2425,64 +2425,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuen Ngan Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Pizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (9), pp.e108514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2555,51 +2555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Moss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2836,51 +2836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (3), pp.e32650. </w:t>
@@ -2944,51 +2944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mullassery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Theocharatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3238,51 +3238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Beckett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Prior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (23), pp.6361-6369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3342,51 +3342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Željka Krpetić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nativo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Prior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3623,51 +3623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbreen Shaheen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (1), pp.4889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3727,51 +3727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Cross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3952,51 +3952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C2‐ceramide and reactive oxygen species inhibit pituitary adenylate cyclase activating polypeptide (PACAP)‐induced cyclic‐AMP‐dependent signalling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4082,51 +4082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Panteleeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Spiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4216,51 +4216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mbebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis González de Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4349,51 +4349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillations in transcription factor dynamics: a new way to control gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.E. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4587,51 +4587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium-dependent regulation of the cell cycle via a novel MAPK–NF-κB pathway in Swiss 3T3 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina K.M. Rajala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4717,51 +4717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amyloid Precursor Protein Family-induced Neuronal Death Is Mediated by Impairment of the Neuroprotective Calcium/Calmodulin Protein Kinase IV-dependent Signaling Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mbebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mercken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4838,51 +4838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative Stress Induces Neuronal Death by Recruiting a Protease and Phosphatase-gated Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Loeffler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4929,51 +4929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium/calmodulin‐dependent protein kinase type IV (CaMKIV) inhibits apoptosis induced by potassium deprivation in cerebellar granule neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5117,51 +5117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Parametric Live Cell Microscopy of 3D Tissue Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1035, Springer International Publishing, pp.155-161, 2017, Advances in Experimental Medicine and Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5221,51 +5221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Moss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumor Angiogenesis Assays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1464, Springer New York, pp.97-105, 2016, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5389,51 +5389,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4154BE53"/>
+    <w:nsid w:val="C64CFCD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5620,51 +5620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/violaine-see" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6384-8381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852423v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Louise Kelly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Wydrzynska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Phelan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Osharovich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Delikatny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Schober" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Mart&#237;n-Barros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mart&#237;n-Mateos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n P&#233;rez-Andr&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onintza Carlevaris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Hernandez Pichardo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amadeo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Wilm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l L&#233;vy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ressel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214171" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cowman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Pizer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine S&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11275" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Daly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brownridge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Batie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rocha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abf6685" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Albanese" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard A Daly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mennerich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kietzmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22010268" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Swadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthika Sampat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herrmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Losty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45571-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen Ngan Fan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-019-5476-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843310v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Mather" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3978-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Taylor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Murray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Poptani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1536012118809585" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Al-Mutawa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Corbishley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Losty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20180185" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843341v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nadaradjane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Richards" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an02112j" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taylor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bagnall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mason" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.160195" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ankers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheela Awais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Ryan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.10473" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843336v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jenkinson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Haylock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1755" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843361v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Herrmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L&#233;vy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pizer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Losty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2014.52" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Leedale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bagnall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fercher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Papkovsky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2014.09.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843363v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108514" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Moss" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100259" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843370v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Taylor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spiller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R.H. White" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.500405" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Rak-Raszewska" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kenny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edgar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032650" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843372v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Carter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mullassery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Theocharatos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2012.24" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Meley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Spiller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M White" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mcdowell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2010.16" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wilson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Beckett" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Prior" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1023635" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljka Krpeti&#263;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nativo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brust" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103142t" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamir Ismail" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gross" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Martin-Fernandez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.010892" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umbreen Shaheen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cesbron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/nano.v1i0.4889" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843403v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Holmes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Chapman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cross" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011435" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850796v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ashall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Horton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nelson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Paszek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harper" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164860" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loeffler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2001.00106.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850797v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panteleeva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutillier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Spiller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601789" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850802v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mbebi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Gonz&#225;lez de Aguilar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dupuis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Frossard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2004.11.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSKX4RL8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850812v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Nelson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nelson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.H. White" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0321090" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850820v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ihekwaba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliott" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johnson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibney" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1099962" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina K.M. Rajala" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200402136" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mercken" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pradier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M&#252;ller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M107948200" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850836v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Loeffler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M104988200" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850838v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Boutillier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Bito" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.00-0106com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mason" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67358-5_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843329v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3999-2_9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/violaine-see" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6384-8381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852423v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Louise Kelly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Wydrzynska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Phelan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Osharovich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Delikatny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Schober" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Mart&#237;n-Barros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mart&#237;n-Mateos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n P&#233;rez-Andr&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onintza Carlevaris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Hernandez Pichardo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amadeo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Wilm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l L&#233;vy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ressel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214171" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Daly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brownridge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Batie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rocha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine S&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abf6685" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cowman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Pizer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11275" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Albanese" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard A Daly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mennerich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kietzmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22010268" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Swadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthika Sampat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herrmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Losty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45571-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen Ngan Fan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-019-5476-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843310v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Mather" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3978-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Taylor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Murray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Poptani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1536012118809585" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Al-Mutawa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Corbishley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Losty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20180185" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843341v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nadaradjane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Richards" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an02112j" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taylor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bagnall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mason" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.160195" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ankers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheela Awais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Ryan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.10473" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843336v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jenkinson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Haylock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1755" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843361v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Herrmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L&#233;vy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pizer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Losty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2014.52" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Leedale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bagnall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fercher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Papkovsky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2014.09.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843363v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108514" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Moss" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100259" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843370v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Taylor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spiller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R.H. White" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.500405" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Rak-Raszewska" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kenny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edgar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032650" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843372v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Carter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mullassery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Theocharatos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2012.24" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Meley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Spiller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M White" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mcdowell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2010.16" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wilson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Beckett" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Prior" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1023635" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljka Krpeti&#263;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nativo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brust" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103142t" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamir Ismail" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gross" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Martin-Fernandez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.010892" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umbreen Shaheen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cesbron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/nano.v1i0.4889" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843403v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Holmes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Chapman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cross" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011435" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850796v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ashall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Horton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nelson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Paszek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harper" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164860" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loeffler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2001.00106.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850797v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panteleeva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutillier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Spiller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601789" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850802v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mbebi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Gonz&#225;lez de Aguilar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dupuis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Frossard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2004.11.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSKX4RL8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850812v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Nelson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nelson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.H. White" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0321090" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850820v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ihekwaba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliott" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johnson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibney" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1099962" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina K.M. Rajala" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200402136" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mercken" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pradier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M&#252;ller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M107948200" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850836v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Loeffler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M104988200" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850838v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Boutillier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Bito" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.00-0106com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mason" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67358-5_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843329v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3999-2_9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>