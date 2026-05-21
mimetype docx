--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -593,265 +593,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-dependent changes in binding partners and post-translational modifications regulate the abundance and activity of HIF-1α/2α</w:t>
+                <w:t xml:space="preserve">Downregulation of both mismatch repair and non-homologous end-joining pathways in hypoxic brain tumour cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonard Daly</w:t>
+                <w:t xml:space="preserve">Sophie Cowman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Brownridge</w:t>
+                <w:t xml:space="preserve">Barry Pizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Batie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.abf6685⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.e11275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.11275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843131v1</w:t>
+                <w:t xml:space="preserve">hal-04852363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of both mismatch repair and non-homologous end-joining pathways in hypoxic brain tumour cell lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen-dependent changes in binding partners and post-translational modifications regulate the abundance and activity of HIF-1α/2α</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Brownridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cowman</w:t>
+                <w:t xml:space="preserve">Michael Batie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barry Pizer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Sonia Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.e11275. </w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (692), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.11275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.abf6685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852363v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Hypoxia-Inducible Factor Post-Translational Modifications in Regulating Its Localisation, Stability, and Activity</w:t>
               </w:r>
@@ -889,51 +889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Mennerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kietzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -961,360 +961,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDK inhibitors reduce cell proliferation and reverse hypoxia-induced metastasis of neuroblastoma tumours in a chick embryo model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decrease of Nibrin expression in chronic hypoxia is associated with hypoxia-induced chemoresistance in some brain tumour cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasha Swadi</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Yuen Ngan Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Pizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45571-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-019-5476-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843291v1</w:t>
+                <w:t xml:space="preserve">hal-04843297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease of Nibrin expression in chronic hypoxia is associated with hypoxia-induced chemoresistance in some brain tumour cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cowman</w:t>
+                <w:t xml:space="preserve">CDK inhibitors reduce cell proliferation and reverse hypoxia-induced metastasis of neuroblastoma tumours in a chick embryo model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasha Swadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keerthika Sampat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuen Ngan Fan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Paul Losty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), pp.300. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.9136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-019-5476-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45571-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843297v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimising the chick chorioallantoic membrane xenograft model of neuroblastoma for drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasha Swadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Mather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Pizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Losty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (1), pp.28. </w:t>
@@ -1352,51 +1352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Imaging for Characterization of a Chick Embryo Model of Cancer Cell Metastases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1404,51 +1404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harish Poptani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1495,51 +1495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hypoxic preconditioning on neuroblastoma tumour oxygenation and metabolic signature in a chick embryo model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousef Al-Mutawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catriona Corbishley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1668,51 +1668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 141 (3), pp.870-883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2053,51 +2053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Jenkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Haylock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4, pp.e1755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2278,51 +2278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the dynamics of hypoxia inducible factor-1α (HIF-1α) within single cells and 3D cell culture systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Leedale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Bagnall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2399,90 +2399,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir-34a Mimics Are Potential Therapeutic Agents for p53-Mutated and Chemo-Resistant Brain Tumour Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuen Ngan Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Meley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Pizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (9), pp.e108514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2529,77 +2529,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Efficacy of Nano- and Micro-Sized Magnetic Particles as Contrast Agents for MRI Cell Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Moss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2836,51 +2836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Kenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (3), pp.e32650. </w:t>
@@ -2944,51 +2944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mullassery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Theocharatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3238,51 +3238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Beckett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Prior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (23), pp.6361-6369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3342,51 +3342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Željka Krpetić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nativo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Prior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3623,51 +3623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbreen Shaheen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (1), pp.4889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3727,51 +3727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elinor Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Cross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3952,51 +3952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C2‐ceramide and reactive oxygen species inhibit pituitary adenylate cyclase activating polypeptide (PACAP)‐induced cyclic‐AMP‐dependent signalling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4082,51 +4082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Panteleeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Spiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4216,51 +4216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mbebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis González de Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4349,51 +4349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillations in transcription factor dynamics: a new way to control gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.E. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4587,51 +4587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium-dependent regulation of the cell cycle via a novel MAPK–NF-κB pathway in Swiss 3T3 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina K.M. Rajala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4717,51 +4717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amyloid Precursor Protein Family-induced Neuronal Death Is Mediated by Impairment of the Neuroprotective Calcium/Calmodulin Protein Kinase IV-dependent Signaling Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mbebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mercken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4838,51 +4838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative Stress Induces Neuronal Death by Recruiting a Protease and Phosphatase-gated Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Loeffler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4929,51 +4929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium/calmodulin‐dependent protein kinase type IV (CaMKIV) inhibits apoptosis induced by potassium deprivation in cerebellar granule neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5117,51 +5117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Parametric Live Cell Microscopy of 3D Tissue Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1035, Springer International Publishing, pp.155-161, 2017, Advances in Experimental Medicine and Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5195,77 +5195,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Chorioallantoic Membrane of the Chick Embryo to Assess Tumor Formation and Metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Moss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumor Angiogenesis Assays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1464, Springer New York, pp.97-105, 2016, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5389,51 +5389,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C64CFCD2"/>
+    <w:nsid w:val="58DE2BF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5620,51 +5620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/violaine-see" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6384-8381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852423v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Louise Kelly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Wydrzynska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Phelan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Osharovich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Delikatny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Schober" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Mart&#237;n-Barros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mart&#237;n-Mateos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n P&#233;rez-Andr&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onintza Carlevaris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Hernandez Pichardo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amadeo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Wilm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l L&#233;vy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ressel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214171" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Daly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brownridge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Batie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rocha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine S&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abf6685" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cowman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Pizer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11275" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Albanese" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard A Daly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mennerich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kietzmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22010268" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Swadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthika Sampat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herrmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Losty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45571-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen Ngan Fan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-019-5476-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843310v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Mather" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3978-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Taylor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Murray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Poptani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1536012118809585" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Al-Mutawa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Corbishley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Losty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20180185" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843341v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nadaradjane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Richards" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an02112j" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taylor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bagnall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mason" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.160195" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ankers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheela Awais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Ryan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.10473" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843336v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jenkinson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Haylock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1755" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843361v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Herrmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L&#233;vy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pizer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Losty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2014.52" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Leedale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bagnall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fercher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Papkovsky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2014.09.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843363v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108514" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Moss" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100259" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843370v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Taylor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spiller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R.H. White" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.500405" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Rak-Raszewska" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kenny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edgar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032650" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843372v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Carter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mullassery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Theocharatos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2012.24" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Meley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Spiller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M White" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mcdowell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2010.16" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wilson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Beckett" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Prior" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1023635" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljka Krpeti&#263;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nativo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brust" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103142t" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamir Ismail" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gross" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Martin-Fernandez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.010892" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umbreen Shaheen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cesbron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/nano.v1i0.4889" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843403v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Holmes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Chapman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cross" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011435" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850796v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ashall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Horton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nelson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Paszek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harper" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164860" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loeffler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2001.00106.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850797v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panteleeva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutillier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Spiller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601789" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850802v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mbebi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Gonz&#225;lez de Aguilar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dupuis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Frossard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2004.11.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSKX4RL8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850812v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Nelson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nelson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.H. White" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0321090" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850820v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ihekwaba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliott" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johnson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibney" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1099962" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina K.M. Rajala" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200402136" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mercken" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pradier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M&#252;ller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M107948200" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850836v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Loeffler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M104988200" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850838v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Boutillier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Bito" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.00-0106com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mason" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67358-5_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843329v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3999-2_9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/violaine-see" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6384-8381" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852423v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Louise Kelly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Wydrzynska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Phelan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Osharovich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Delikatny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Schober" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Mart&#237;n-Barros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mart&#237;n-Mateos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n P&#233;rez-Andr&#233;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onintza Carlevaris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852359v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Hernandez Pichardo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amadeo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Wilm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l L&#233;vy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ressel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214171" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cowman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Pizer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine S&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11275" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Daly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brownridge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Batie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rocha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abf6685" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Albanese" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard A Daly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mennerich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kietzmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22010268" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen Ngan Fan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-019-5476-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843291v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Swadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthika Sampat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Herrmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Losty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45571-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843310v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Mather" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3978-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Taylor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Murray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Poptani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1536012118809585" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Al-Mutawa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Corbishley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Losty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20180185" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843341v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nadaradjane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Richards" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an02112j" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taylor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bagnall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mason" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.160195" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ankers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raheela Awais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Jones" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyd" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Ryan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.10473" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843336v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jenkinson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Haylock" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1755" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843361v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Herrmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R L&#233;vy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pizer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Losty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2014.52" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Leedale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bagnall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fercher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Papkovsky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2014.09.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843363v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108514" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Moss" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100259" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843370v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Taylor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spiller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R.H. White" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.500405" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Rak-Raszewska" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Kenny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edgar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032650" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843372v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Carter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mullassery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Theocharatos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oncsis.2012.24" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Meley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Spiller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M White" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mcdowell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2010.16" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wilson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Beckett" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Prior" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm1023635" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljka Krpeti&#263;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nativo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brust" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl103142t" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamir Ismail" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gross" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Martin-Fernandez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.010892" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umbreen Shaheen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cesbron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/nano.v1i0.4889" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843403v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Holmes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Chapman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cross" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011435" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850796v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ashall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Horton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nelson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Paszek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harper" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164860" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loeffler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2001.00106.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850797v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panteleeva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boutillier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Spiller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601789" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850802v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mbebi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Gonz&#225;lez de Aguilar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dupuis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Frossard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2004.11.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSKX4RL8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850812v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Nelson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nelson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.H. White" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0321090" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850820v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ihekwaba" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elliott" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johnson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibney" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1099962" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina K.M. Rajala" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200402136" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mercken" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pradier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike M&#252;ller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M107948200" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850836v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Loeffler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M104988200" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850838v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Boutillier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruhiko Bito" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.00-0106com" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mason" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67358-5_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843329v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3999-2_9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>