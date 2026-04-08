--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -1133,295 +1133,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion and cation emission from water molecules after collisions with 6.6-keV $^{16}$O$^{+}$ ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Juhász</w:t>
+                <w:t xml:space="preserve">Direct Radiation Effects on the Structure and Stability of Collagen and Other Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béla Sulik</w:t>
+                <w:t xml:space="preserve">Lucas Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lattouf</w:t>
+                <w:t xml:space="preserve">Fabien Chirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Bene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. A. Huber</w:t>
+                <w:t xml:space="preserve">Philippe Dugourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.032713⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201900202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305130v1</w:t>
+                <w:t xml:space="preserve">hal-02295917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Radiation Effects on the Structure and Stability of Collagen and Other Proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lalande</w:t>
+                <w:t xml:space="preserve">Anion and cation emission from water molecules after collisions with 6.6-keV $^{16}$O$^{+}$ ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Juhász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Schwob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Violaine Vizcaino</w:t>
+                <w:t xml:space="preserve">E. Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chirot</w:t>
+                <w:t xml:space="preserve">Erika Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dugourd</w:t>
+                <w:t xml:space="preserve">B. A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (3), pp.032713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.201900202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.100.032713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295917v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-energy collision-induced dissociation of histidine ions [His + H]+ and [His − H]− and histidine dimer [His2 + H]+</w:t>
               </w:r>
@@ -1675,51 +1675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tandem mass spectrometer for crossed-beam irradiation of mass-selected molecular systems by keV atomic ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1803,377 +1803,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between anion and cation emission from CH$_4$ molecules colliding with 10.5-keV C$^+$ ions: fragment-energy aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-photon absorption of isolated collagen mimetic peptides and triple-helix models in the VUV-X energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
+                <w:t xml:space="preserve">Dmitrii Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Juhasz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Lattouf</w:t>
+                <w:t xml:space="preserve">Ronnie Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Huber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. T. S. Kovács</w:t>
+                <w:t xml:space="preserve">Rahul Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/875/11/102013⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (28), pp.18321-18329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp02527k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894110v1</w:t>
+                <w:t xml:space="preserve">hal-02336234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-photon absorption of isolated collagen mimetic peptides and triple-helix models in the VUV-X energy range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between anion and cation emission from CH$_4$ molecules colliding with 10.5-keV C$^+$ ions: fragment-energy aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Juhasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Schwob</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dmitrii Egorov</w:t>
+                <w:t xml:space="preserve">E. Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronnie Hoekstra</w:t>
+                <w:t xml:space="preserve">B. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahul Pandey</w:t>
+                <w:t xml:space="preserve">S. T. S. Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (28), pp.18321-18329. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 875, pp.102013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp02527k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/875/11/102013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336234v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical-driven processes within a peptidic sequence of type I collagen upon single-photon ionisation in the gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (34), pp.22895-22904. </w:t>
@@ -2237,51 +2237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2371,51 +2371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6126,51 +6126,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="299854F6"/>
+    <w:nsid w:val="2F47E2B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6357,51 +6357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/violaine-vizcaino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8900-2237" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250396556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Sala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Z&#225;potock&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#352;&#225;chov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Ol&#353;ansk&#253;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chv&#225;til" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c04043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zerolov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.20" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juh&#225;sz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizca&#239;no" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herczku" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.L010801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ryszka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091927" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bockov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebelo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryszka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pandey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra01873f" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Abdelmouleh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny El Feghaly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rebelo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Poully" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904786" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lattouf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032713" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900202" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusuf M. Khreis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Reitshammer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Klawitter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Feketeov&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8027" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalande" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmouleh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.062701" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894110v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juhasz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336234v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Egorov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Hoekstra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Pandey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02527k" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp03376a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336241v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500275" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MZTZFP8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Ruette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomozzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.050702" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Postler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Denifl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zappa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ralser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503179d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Puschnigg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan E. Huber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Probst" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Tanzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp44230f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215222v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4020234" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128498v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan E Huber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya I Fabrikant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/4/043017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128490v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Huber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sulzer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Probst" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denifl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2011-20617-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E383FFD3D91CCBAE573752D8F028551137CE974B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128495v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gschliesser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scheier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102433" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elahe Alizadeh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bartl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hager" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Edtbauer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544217" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128487v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201001014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann D. M&#228;rk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Illenberger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3505143" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924526j" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB32381A01FA098D002B5EA3805BDD409FF16618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas an Der Lan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Russell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900912" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PD1HLK0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128461v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vizcaino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roberts" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Sullivan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Brunger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Buckman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/5/053002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128458v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Colyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/2/041" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jelisavcic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/6/085" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349486v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdelmouleh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lalande" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Espinosa Rodriguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rangama" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152061" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345529v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Juh&#225;sz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Herczku" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/16/162012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345539v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poully" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152087" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345546v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ryszka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mery" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152088" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894126v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Poully" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwob" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/7/072081" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894146v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012028" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394634v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bene" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/violaine-vizcaino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8900-2237" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250396556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Sala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Z&#225;potock&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#352;&#225;chov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Ol&#353;ansk&#253;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chv&#225;til" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c04043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zerolov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.20" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juh&#225;sz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizca&#239;no" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herczku" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.L010801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ryszka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091927" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bockov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebelo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryszka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pandey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra01873f" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Abdelmouleh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny El Feghaly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rebelo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Poully" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904786" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900202" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lattouf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032713" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusuf M. Khreis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Reitshammer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Klawitter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Feketeov&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8027" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalande" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmouleh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.062701" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Egorov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Hoekstra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Pandey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02527k" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juhasz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp03376a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336241v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500275" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MZTZFP8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Ruette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomozzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.050702" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Postler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Denifl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zappa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ralser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503179d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Puschnigg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan E. Huber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Probst" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Tanzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp44230f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215222v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4020234" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128498v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan E Huber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya I Fabrikant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/4/043017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128490v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Huber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sulzer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Probst" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denifl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2011-20617-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E383FFD3D91CCBAE573752D8F028551137CE974B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128495v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gschliesser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scheier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102433" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elahe Alizadeh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bartl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hager" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Edtbauer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544217" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128487v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201001014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann D. M&#228;rk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Illenberger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3505143" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924526j" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB32381A01FA098D002B5EA3805BDD409FF16618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas an Der Lan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Russell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900912" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PD1HLK0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128461v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vizcaino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roberts" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Sullivan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Brunger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Buckman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/5/053002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128458v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Colyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/2/041" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jelisavcic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/6/085" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349486v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdelmouleh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lalande" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Espinosa Rodriguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rangama" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152061" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345529v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Juh&#225;sz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Herczku" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/16/162012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345539v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poully" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152087" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345546v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ryszka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mery" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152088" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894126v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Poully" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwob" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/7/072081" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894146v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012028" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394634v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bene" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>