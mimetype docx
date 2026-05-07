--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -1401,295 +1401,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy collision-induced dissociation of histidine ions [His + H]+ and [His − H]− and histidine dimer [His2 + H]+</w:t>
+                <w:t xml:space="preserve">Irradiation of isolated collagen mimetic peptides by x rays and carbon ions at the Bragg-peak energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jusuf M. Khreis</w:t>
+                <w:t xml:space="preserve">M. Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Reitshammer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Violaine Vizcaino</w:t>
+                <w:t xml:space="preserve">M. Abdelmouleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ryszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Klawitter</w:t>
+                <w:t xml:space="preserve">V. Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Feketeová</w:t>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (2), pp.113-120. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.8027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.062701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833668v1</w:t>
+                <w:t xml:space="preserve">hal-02326387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation of isolated collagen mimetic peptides by x rays and carbon ions at the Bragg-peak energy</w:t>
+                <w:t xml:space="preserve">High-energy collision-induced dissociation of histidine ions [His + H]+ and [His − H]− and histidine dimer [His2 + H]+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lalande</w:t>
+                <w:t xml:space="preserve">Jusuf M. Khreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abdelmouleh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ryszka</w:t>
+                <w:t xml:space="preserve">Julia Reitshammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vizcaino</w:t>
+                <w:t xml:space="preserve">Kevin Klawitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+                <w:t xml:space="preserve">Linda Feketeová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (6), </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (2), pp.113-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.062701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326387v1</w:t>
+                <w:t xml:space="preserve">hal-01833668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tandem mass spectrometer for crossed-beam irradiation of mass-selected molecular systems by keV atomic ions</w:t>
               </w:r>
@@ -1822,51 +1822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-photon absorption of isolated collagen mimetic peptides and triple-helix models in the VUV-X energy range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,51 +2116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2619,307 +2619,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the glycine cation in the gas phase after interaction with multiply charged ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of Multiply-Charged Biomolecular Clusters Formed Upon Interaction with Low-Energy Highly Charged Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vizcaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+                <w:t xml:space="preserve">J.C. Poully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Méry</w:t>
+                <w:t xml:space="preserve">J.Y. Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40819-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 365, pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215239v1</w:t>
+                <w:t xml:space="preserve">hal-01084103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Multiply-Charged Biomolecular Clusters Formed Upon Interaction with Low-Energy Highly Charged Ions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of the glycine cation in the gas phase after interaction with multiply charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Maclot</w:t>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.03.012⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (6), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40819-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01084103v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Attachment to CO2 Embedded in Superfluid He Droplets</w:t>
               </w:r>
@@ -3307,64 +3307,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Glycine Dications in the Gas Phase: Ultrafast Intramolecular Hydrogen Migration versus Coulomb Repulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,51 +3575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociative electron attachment to the explosive detection taggant 2,3-dimethyl-2,3-dinitrobutane (DMNB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4944,295 +4944,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ionizing radiation on molecular recognition in the gas phase: VUV and X-ray photoabsorption of antibiotic-receptor non-covalent complexes</w:t>
+                <w:t xml:space="preserve">Low energy fragments from O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; + H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; collisions following single and double electron removal from the target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Abdelmouleh</w:t>
+                <w:t xml:space="preserve">Z Juhász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Vizcaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lalande</w:t>
+                <w:t xml:space="preserve">S.T. S. Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Espinosa Rodriguez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Rangama</w:t>
+                <w:t xml:space="preserve">P Herczku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC XXXI) 23-30 July 2019, Deauville, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152061⟩</w:t>
+              <w:t xml:space="preserve">XXXI International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.162012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/16/162012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349486v1</w:t>
+                <w:t xml:space="preserve">hal-03345529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low energy fragments from O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; + H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; collisions following single and double electron removal from the target</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of ionizing radiation on molecular recognition in the gas phase: VUV and X-ray photoabsorption of antibiotic-receptor non-covalent complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Abdelmouleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Juhász</w:t>
+                <w:t xml:space="preserve">M Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Espinosa Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Herczku</w:t>
+                <w:t xml:space="preserve">J Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXI International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.162012, </w:t>
+              <w:t xml:space="preserve">31st International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC XXXI) 23-30 July 2019, Deauville, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Deauville, France. pp.152061, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/16/162012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345529v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute cross section for electron emission from uracil upon ion collision using velocity map imaging technique</w:t>
               </w:r>
@@ -5486,51 +5486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and fragmentation of protonated molecules after ionization of molecular clusters with multiply charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Poully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5825,51 +5825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Juhász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.T. S. Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Herczku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5924,51 +5924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double electron capture by the O&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; projectile in collisions with the H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.T. S. Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Herczku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6126,51 +6126,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F47E2B3"/>
+    <w:nsid w:val="78954963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6357,51 +6357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/violaine-vizcaino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8900-2237" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250396556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Sala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Z&#225;potock&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#352;&#225;chov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Ol&#353;ansk&#253;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chv&#225;til" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c04043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zerolov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.20" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juh&#225;sz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizca&#239;no" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herczku" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.L010801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ryszka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091927" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bockov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebelo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryszka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pandey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra01873f" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Abdelmouleh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny El Feghaly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rebelo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Poully" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904786" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900202" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lattouf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032713" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusuf M. Khreis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Reitshammer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Klawitter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Feketeov&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8027" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalande" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmouleh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.062701" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Egorov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Hoekstra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Pandey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02527k" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juhasz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp03376a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336241v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500275" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MZTZFP8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Ruette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomozzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.050702" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Postler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Denifl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zappa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ralser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503179d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Puschnigg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan E. Huber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Probst" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Tanzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp44230f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215222v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4020234" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128498v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan E Huber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya I Fabrikant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/4/043017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128490v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Huber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sulzer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Probst" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denifl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2011-20617-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E383FFD3D91CCBAE573752D8F028551137CE974B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128495v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gschliesser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scheier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102433" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elahe Alizadeh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bartl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hager" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Edtbauer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544217" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128487v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201001014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann D. M&#228;rk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Illenberger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3505143" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924526j" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB32381A01FA098D002B5EA3805BDD409FF16618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas an Der Lan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Russell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900912" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PD1HLK0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128461v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vizcaino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roberts" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Sullivan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Brunger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Buckman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/5/053002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128458v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Colyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/2/041" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jelisavcic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/6/085" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349486v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdelmouleh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lalande" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Espinosa Rodriguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rangama" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152061" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345529v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Juh&#225;sz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Herczku" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/16/162012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345539v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poully" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152087" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345546v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ryszka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mery" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152088" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894126v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Poully" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwob" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/7/072081" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894146v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012028" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394634v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bene" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/violaine-vizcaino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8900-2237" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250396556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Sala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Z&#225;potock&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#352;&#225;chov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Ol&#353;ansk&#253;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chv&#225;til" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c04043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zerolov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.20" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juh&#225;sz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizca&#239;no" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herczku" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.L010801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ryszka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091927" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bockov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebelo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryszka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pandey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra01873f" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Abdelmouleh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny El Feghaly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rebelo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Poully" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904786" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900202" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lattouf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032713" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmouleh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.062701" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusuf M. Khreis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Reitshammer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Klawitter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Feketeov&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Egorov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Hoekstra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Pandey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02527k" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juhasz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp03376a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336241v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500275" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MZTZFP8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Ruette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomozzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.050702" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Postler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Denifl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zappa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ralser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503179d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Puschnigg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan E. Huber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Probst" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Tanzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp44230f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215222v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4020234" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128498v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan E Huber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya I Fabrikant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/4/043017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128490v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Huber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sulzer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Probst" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denifl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2011-20617-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E383FFD3D91CCBAE573752D8F028551137CE974B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128495v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gschliesser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scheier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102433" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elahe Alizadeh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bartl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hager" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Edtbauer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544217" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128487v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201001014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann D. M&#228;rk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Illenberger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3505143" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924526j" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB32381A01FA098D002B5EA3805BDD409FF16618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas an Der Lan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Russell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900912" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PD1HLK0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128461v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vizcaino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roberts" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Sullivan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Brunger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Buckman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/5/053002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128458v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Colyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/2/041" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jelisavcic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/6/085" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345529v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Juh&#225;sz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Herczku" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/16/162012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349486v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdelmouleh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lalande" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Espinosa Rodriguez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rangama" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152061" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345539v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poully" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152087" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345546v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ryszka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mery" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152088" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894126v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Poully" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwob" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/7/072081" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894146v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012028" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394634v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bene" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>