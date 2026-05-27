--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1401,295 +1401,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation of isolated collagen mimetic peptides by x rays and carbon ions at the Bragg-peak energy</w:t>
+                <w:t xml:space="preserve">High-energy collision-induced dissociation of histidine ions [His + H]+ and [His − H]− and histidine dimer [His2 + H]+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lalande</w:t>
+                <w:t xml:space="preserve">Jusuf M. Khreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abdelmouleh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ryszka</w:t>
+                <w:t xml:space="preserve">Julia Reitshammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vizcaino</w:t>
+                <w:t xml:space="preserve">Kevin Klawitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+                <w:t xml:space="preserve">Linda Feketeová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (6), </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (2), pp.113-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.062701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326387v1</w:t>
+                <w:t xml:space="preserve">hal-01833668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy collision-induced dissociation of histidine ions [His + H]+ and [His − H]− and histidine dimer [His2 + H]+</w:t>
+                <w:t xml:space="preserve">Irradiation of isolated collagen mimetic peptides by x rays and carbon ions at the Bragg-peak energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jusuf M. Khreis</w:t>
+                <w:t xml:space="preserve">M. Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Reitshammer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Violaine Vizcaino</w:t>
+                <w:t xml:space="preserve">M. Abdelmouleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ryszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Klawitter</w:t>
+                <w:t xml:space="preserve">V. Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Feketeová</w:t>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (2), pp.113-120. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.8027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.062701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833668v1</w:t>
+                <w:t xml:space="preserve">hal-02326387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tandem mass spectrometer for crossed-beam irradiation of mass-selected molecular systems by keV atomic ions</w:t>
               </w:r>
@@ -1822,51 +1822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-photon absorption of isolated collagen mimetic peptides and triple-helix models in the VUV-X energy range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,51 +2116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronnie Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2619,216 +2619,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Multiply-Charged Biomolecular Clusters Formed Upon Interaction with Low-Energy Highly Charged Ions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron Attachment to CO2 Embedded in Superfluid He Droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Poully</w:t>
+                <w:t xml:space="preserve">Johannes Postler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Chesnel</w:t>
+                <w:t xml:space="preserve">Stephan Denifl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Fabio Zappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Maclot</w:t>
+                <w:t xml:space="preserve">Stefan Ralser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 365, pp.181. </w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 1: Physical Chemistry in Condensed Phases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (33), pp.6553-6559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp503179d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084103v1</w:t>
+                <w:t xml:space="preserve">hal-01128507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the glycine cation in the gas phase after interaction with multiply charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2850,210 +2838,222 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68 (6), pp.149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40819-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Attachment to CO2 Embedded in Superfluid He Droplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of Multiply-Charged Biomolecular Clusters Formed Upon Interaction with Low-Energy Highly Charged Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vizcaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Poully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Postler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Violaine Vizcaino</w:t>
+                <w:t xml:space="preserve">J.Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Denifl</w:t>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Zappa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Ralser</w:t>
+                <w:t xml:space="preserve">S. Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 1: Physical Chemistry in Condensed Phases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 365, pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp503179d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01128507v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions colliding with clusters of fullerenes—Decay pathways and covalent bond formations</w:t>
               </w:r>
@@ -3167,575 +3167,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron attachment to the dipeptide dialanine: influence of methylation on site selective dissociation reactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katrin Tanzer</w:t>
+                <w:t xml:space="preserve">Dynamics of Glycine Dications in the Gas Phase: Ultrafast Intramolecular Hydrogen Migration versus Coulomb Repulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cp44230f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (22), pp.3903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz4020234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128501v1</w:t>
+                <w:t xml:space="preserve">hal-01215222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Glycine Dications in the Gas Phase: Ultrafast Intramolecular Hydrogen Migration versus Coulomb Repulsion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Méry</w:t>
+                <w:t xml:space="preserve">Electron attachment to the dipeptide dialanine: influence of methylation on site selective dissociation reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Puschnigg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan E. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Tanzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (22), pp.3903. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (11), pp.3834-3840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz4020234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3cp44230f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215222v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen loss in aminobutanoic acid isomers by the sigma* resonance formed in electron capture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Puschnigg</w:t>
+                <w:t xml:space="preserve">Dissociative electron attachment to the explosive detection taggant 2,3-dimethyl-2,3-dinitrobutane (DMNB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan E Huber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Probst</w:t>
+                <w:t xml:space="preserve">S. E. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya I Fabrikant</w:t>
+                <w:t xml:space="preserve">P. Sulzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Denifl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/4/043017⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2011-20617-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128498v1</w:t>
+                <w:t xml:space="preserve">hal-01128490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative electron attachment to the explosive detection taggant 2,3-dimethyl-2,3-dinitrobutane (DMNB)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Probst</w:t>
+                <w:t xml:space="preserve">Hydrogen loss in aminobutanoic acid isomers by the sigma* resonance formed in electron capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Vizcaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Puschnigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Denifl</w:t>
+                <w:t xml:space="preserve">Stefan E Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya I Fabrikant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2011-20617-x⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (4), pp.043017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/4/043017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01128490v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and Decay of the Dehydrogenated Parent Anion upon Electron Attachment to Dialanine</w:t>
               </w:r>
@@ -3747,77 +3747,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gschliesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Scheier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Denifl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (15), pp.4613-4619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4024,64 +4024,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gschliesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan E. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (7), pp.1272-1279. </w:t>
@@ -4113,342 +4113,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low energy (0–4 eV) electron impact to N[sub 2]O clusters: Dissociative electron attachment, ion-molecule reactions, and vibrational Feshbach resonances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High resolution electron attachment to CO2 clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Denifl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Vizcaino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Denifl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilmann D. Märk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Illenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Scheier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 133 (15), pp.154512. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (20), pp.5219-5224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3505143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b924526j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128479v1</w:t>
+                <w:t xml:space="preserve">hal-01128467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution electron attachment to CO2 clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Low energy (0–4 eV) electron impact to N[sub 2]O clusters: Dissociative electron attachment, ion-molecule reactions, and vibrational Feshbach resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Vizcaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Denifl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilmann D. Märk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Illenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Scheier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 133 (15), pp.154512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3505143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b924526j⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01128467v1</w:t>
+                <w:t xml:space="preserve">hal-01128479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Low Energy Electrons Transform the Cyclobutane-Pyrimidine Dimer into a Highly Reactive Intermediate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Edtbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Denifl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4944,161 +4944,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low energy fragments from O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; + H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; collisions following single and double electron removal from the target</w:t>
+                <w:t xml:space="preserve">Absolute cross section for electron emission from uracil upon ion collision using velocity map imaging technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Juhász</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V Vizcaino</w:t>
+                <w:t xml:space="preserve">N. Sens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ryszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Poully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Herczku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXI International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.162012, </w:t>
+              <w:t xml:space="preserve">XXXI international conference on atomic, electronic, and atomic collisions (ICPEAC31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.152087, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/16/162012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345529v1</w:t>
+                <w:t xml:space="preserve">hal-03345539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ionizing radiation on molecular recognition in the gas phase: VUV and X-ray photoabsorption of antibiotic-receptor non-covalent complexes</w:t>
               </w:r>
@@ -5212,230 +5212,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute cross section for electron emission from uracil upon ion collision using velocity map imaging technique</w:t>
+                <w:t xml:space="preserve">Low energy fragments from O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; + H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; collisions following single and double electron removal from the target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ryszka</w:t>
+                <w:t xml:space="preserve">Z Juhász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Vizcaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Méry</w:t>
+                <w:t xml:space="preserve">S.T. S. Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Poully</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+                <w:t xml:space="preserve">P Herczku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXI international conference on atomic, electronic, and atomic collisions (ICPEAC31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.152087, </w:t>
+              <w:t xml:space="preserve">XXXI International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.162012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/16/162012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345539v1</w:t>
+                <w:t xml:space="preserve">hal-03345529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new experimental setup to measure absolute cross section for electron emission from atoms, molecules or nanoparticles upon ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ryszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Poully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5486,51 +5486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and fragmentation of protonated molecules after ionization of molecular clusters with multiply charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Poully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5825,51 +5825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Juhász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.T. S. Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Herczku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5924,51 +5924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double electron capture by the O&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; projectile in collisions with the H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.T. S. Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Herczku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6126,51 +6126,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78954963"/>
+    <w:nsid w:val="4DB4ADAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6357,51 +6357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/violaine-vizcaino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8900-2237" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250396556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Sala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Z&#225;potock&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#352;&#225;chov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Ol&#353;ansk&#253;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chv&#225;til" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c04043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zerolov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.20" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juh&#225;sz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizca&#239;no" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herczku" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.L010801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ryszka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091927" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bockov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebelo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryszka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pandey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra01873f" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Abdelmouleh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny El Feghaly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rebelo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Poully" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904786" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900202" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lattouf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032713" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmouleh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.062701" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833668v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusuf M. Khreis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Reitshammer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Klawitter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Feketeov&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Egorov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Hoekstra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Pandey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02527k" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juhasz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp03376a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336241v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500275" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MZTZFP8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Ruette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomozzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.050702" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Postler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Denifl" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zappa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ralser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503179d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Puschnigg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan E. Huber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Probst" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Tanzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp44230f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215222v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4020234" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128498v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan E Huber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya I Fabrikant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/4/043017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128490v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Huber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sulzer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Probst" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denifl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2011-20617-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E383FFD3D91CCBAE573752D8F028551137CE974B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128495v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gschliesser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scheier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102433" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elahe Alizadeh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bartl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hager" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Edtbauer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544217" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128487v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201001014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann D. M&#228;rk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Illenberger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3505143" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924526j" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB32381A01FA098D002B5EA3805BDD409FF16618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas an Der Lan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Russell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900912" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PD1HLK0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128461v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vizcaino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roberts" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Sullivan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Brunger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Buckman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/5/053002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128458v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Colyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/2/041" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jelisavcic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/6/085" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345529v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Juh&#225;sz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Herczku" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/16/162012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349486v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdelmouleh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lalande" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Espinosa Rodriguez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rangama" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152061" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345539v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poully" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152087" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345546v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ryszka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mery" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152088" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894126v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Poully" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwob" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/7/072081" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894146v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012028" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394634v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bene" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/violaine-vizcaino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8900-2237" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250396556" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Sala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Z&#225;potock&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#352;&#225;chov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Ol&#353;ansk&#253;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chv&#225;til" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c04043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zerolov&#225;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.20" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juh&#225;sz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizca&#239;no" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herczku" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Demes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.L010801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ryszka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poully" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091927" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bockov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rebelo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryszka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pandey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra01873f" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Abdelmouleh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny El Feghaly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rebelo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00169" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Poully" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904786" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chirot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900202" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lattouf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.032713" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusuf M. Khreis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Reitshammer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Klawitter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Feketeov&#225;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8027" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalande" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelmouleh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.062701" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Egorov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Hoekstra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Pandey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02527k" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Juhasz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/11/102013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp03376a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336241v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500275" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MZTZFP8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Ruette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomozzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.050702" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Postler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Denifl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zappa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ralser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503179d" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4020234" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128501v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Puschnigg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan E. Huber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Probst" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Tanzer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp44230f" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128490v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Huber" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sulzer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Probst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denifl" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2011-20617-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E383FFD3D91CCBAE573752D8F028551137CE974B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128498v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan E Huber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya I Fabrikant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/4/043017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128495v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gschliesser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Scheier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102433" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elahe Alizadeh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bartl" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hager" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Edtbauer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544217" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128487v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201001014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128467v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann D. M&#228;rk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Illenberger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b924526j" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB32381A01FA098D002B5EA3805BDD409FF16618/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128479v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3505143" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas an Der Lan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Russell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900912" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4PD1HLK0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128461v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vizcaino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roberts" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Sullivan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Brunger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Buckman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/5/053002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128458v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Colyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/2/041" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jelisavcic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/8/6/085" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345539v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sens" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poully" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152087" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349486v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdelmouleh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lalande" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Espinosa Rodriguez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rangama" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152061" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345529v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Juh&#225;sz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. S. Kov&#225;cs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Herczku" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/16/162012" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345546v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ryszka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mery" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152088" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894126v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Poully" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwob" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/7/072081" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894146v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012028" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394634v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bene" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>