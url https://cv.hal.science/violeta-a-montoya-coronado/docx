--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -496,117 +496,641 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A physically-based and data-driven hydrological model for CSO mitigation through stormwater disconnection strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'eau dans la ville | Urban Water | Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(sub-) catchment delineation with different levels of geographical data: which effects on combined sewer overflow modelling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soullard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on Sewer Processes and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Gratz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decision support tool for stormwater disconnectionupport tool for stormwater disconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MULTISOURCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling urban waters using TONIC model in large metropolitan areas: comparison between Lyon (France) and Ho Chi Minh City (Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Némery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hc Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tq Thuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International symposium on water sustainability and green technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Ho Chi MInh City, Vietnam. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle hydrologique semi-distribué pour la réduction des déversements par des stratégies de déconnexion des eaux pluviales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -621,823 +1145,299 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Optimally Represent Riverbed Geometry with a Simplified Cross-Section Shape in Shallow Water Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Montoya-Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hostache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2021 conference : Models for complex and global water issues – Practices &amp; expectations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Sophia Antipolis, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Sub-)Catchment delineation with different levels of geographical data: which effects on combined sewer overflow modelling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Sewer Processes and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Urban Water Management and Landscape Water Engineering; TU Graz Wissen Technik Leidenschaft; TU Graz University of Technology, Aug 2022, Graz University of Technology, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330233v1</w:t>
-              </w:r>
-[...522 lines deleted...]
-                <w:t xml:space="preserve">hal-04377213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1592,51 +1592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thinh T Thuong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc-Dan D Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Ha H Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Tam M T Le" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14796/JWMM.S550" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya-Coronado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130834" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tedoldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lenormand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Castebrunet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03782257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_14" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tedoldi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Souillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377274v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soullard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hc Castebrunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tq Thuong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thinh T Thuong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc-Dan D Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Ha H Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Tam M T Le" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14796/JWMM.S550" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya-Coronado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130834" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tedoldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lenormand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soullard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330254v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hc Castebrunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tq Thuong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Castebrunet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03782257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_14" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tedoldi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Souillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>