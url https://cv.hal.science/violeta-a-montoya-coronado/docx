--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -496,91 +496,486 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle hydrologique semi-distribué pour la réduction des déversements par des stratégies de déconnexion des eaux pluviales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Optimally Represent Riverbed Geometry with a Simplified Cross-Section Shape in Shallow Water Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Montoya-Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SimHydro 2021 conference : Models for complex and global water issues – Practices &amp; expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sophia Antipolis, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-1600-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Sub-)Catchment delineation with different levels of geographical data: which effects on combined sewer overflow modelling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Tedoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Souillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on Sewer Processes and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Urban Water Management and Landscape Water Engineering; TU Graz Wissen Technik Leidenschaft; TU Graz University of Technology, Aug 2022, Graz University of Technology, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physically-based and data-driven hydrological model for CSO mitigation through stormwater disconnection strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -621,113 +1016,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau dans la ville | Urban Water | Novatech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(sub-) catchment delineation with different levels of geographical data: which effects on combined sewer overflow modelling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soullard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -746,87 +1141,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Sewer Processes and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Gratz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision support tool for stormwater disconnectionupport tool for stormwater disconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -867,577 +1262,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MULTISOURCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling urban waters using TONIC model in large metropolitan areas: comparison between Lyon (France) and Ho Chi Minh City (Vietnam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Némery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hc Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tq Thuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on water sustainability and green technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Ho Chi MInh City, Vietnam. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377213v1</w:t>
-              </w:r>
-[...393 lines deleted...]
-                <w:t xml:space="preserve">hal-04330233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1592,51 +1592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thinh T Thuong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc-Dan D Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Ha H Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Tam M T Le" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14796/JWMM.S550" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya-Coronado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130834" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tedoldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lenormand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soullard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330254v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377213v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hc Castebrunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tq Thuong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Castebrunet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03782257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_14" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tedoldi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Souillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thinh T Thuong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc-Dan D Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Ha H Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Tam M T Le" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14796/JWMM.S550" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya-Coronado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130834" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tedoldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lenormand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Montoya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Castebrunet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03782257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-1600-7_14" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tedoldi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Souillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soullard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hc Castebrunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tq Thuong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>