--- v0 (2026-03-17)
+++ v1 (2026-04-26)
@@ -184,51 +184,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -300,1257 +300,1382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation interactive de données multidimensionnelles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’automatisation des processus de curation sur des métadonnées de provenance : tests d’ingestion et de manipulation de données massives et hétérogènes au sein de l'écosystème numérique de NDame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Paolorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guillem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Réby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tournon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miled Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Archéologie, Architecture et HBIM : nouvelles perspectives pour le patrimoine bâti (TAIC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche sur l'Architecture Antique (IRAA - UAR3155), Jun 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772624v1</w:t>
+                <w:t xml:space="preserve">hal-05576442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versioning Virtual Reconstruction Hypotheses: Revealing Counterfactual Trajectories of the Fallen Voussoirs of Notre-Dame de Paris using Reasoning and 2D/3D Visualization ⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESWC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Hersonisos - Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625698v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de documentation et de référencement spatio-temporel de données</w:t>
+                <w:t xml:space="preserve">Visualisation interactive de données multidimensionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Delepine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772579v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let the fallen voussoirs of Notre-Dame de Paris speak: Scientific Narration and 3D Visualization of Virtual Reconstruction Hypotheses and Reasoning</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux de documentation et de référencement spatio-temporel de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Penagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Dagalita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Delepine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Methods for Events and Stories (SEMMES) Workshop at ESWC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614354v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction beyond Representation in Notre-Dame de Paris</w:t>
+                <w:t xml:space="preserve">Let the fallen voussoirs of Notre-Dame de Paris speak: Scientific Narration and 3D Visualization of Virtual Reconstruction Hypotheses and Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gros</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Measurement Confederation (IMEKO), Oct 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Semantic Methods for Events and Stories (SEMMES) Workshop at ESWC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275571v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D et grottes ornées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction beyond Representation in Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guillem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JC3DSHS 2023, Les Journées du Consortium 3D SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">2023 IMEKO TC-4 International Conference on Metrology for Archaeology and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Measurement Confederation (IMEKO), Oct 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489962v3</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275571v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RCC8 for CIDOC CRM: Semantic Modeling of Mereological and Topological Spatial Relations in Notre-Dame de Paris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gros</w:t>
+                <w:t xml:space="preserve">3D et grottes ornées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Réby</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Priscilia Barbuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Konik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWODCH’23 : International Workshop on Semantic Web and Ontology Design for Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">JC3DSHS 2023, Les Journées du Consortium 3D SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275714v2</w:t>
+                <w:t xml:space="preserve">hal-04489962v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïoli, a Reality-Based Annotation Cloud Platform for the Collaborative Documentation of Cultural Heritage Artefacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Manuel</w:t>
+                <w:t xml:space="preserve">RCC8 for CIDOC CRM: Semantic Modeling of Mereological and Topological Spatial Relations in Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guillem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Réby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un patrimoine pour l'avenir, une science pour le patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">SWODCH’23 : International Workshop on Semantic Web and Ontology Design for Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819923v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete framework operating spatially-oriented RTI in a 3D/2D cultural heritage documentation and analysis tool</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico Ponchio</w:t>
+                <w:t xml:space="preserve">Aïoli, a Reality-Based Annotation Cloud Platform for the Collaborative Documentation of Cultural Heritage Artefacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Un patrimoine pour l'avenir, une science pour le patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553703v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-automatic 2D/3D annotation framework for the geometric analysis of heritage artefacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A complete framework operating spatially-oriented RTI in a 3D/2D cultural heritage documentation and analysis tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ponchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Digital Heritage International Congress (Digital Heritage) held jointly with 2018 24th International Conference on Virtual Systems &amp; Multimedia (VSMM 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2018.8810114⟩</w:t>
+              <w:t xml:space="preserve">8th Intl. Workshop 3D-ARCH “3D Virtual Reconstruction and Visualization of Complex Architectures”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Bergamo, Italy. pp.573-580, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-573-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326770v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A semi-automatic 2D/3D annotation framework for the geometric analysis of heritage artefacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rozar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Digital Heritage International Congress (Digital Heritage) held jointly with 2018 24th International Conference on Virtual Systems &amp; Multimedia (VSMM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2018.8810114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An immersive visualization kit for online 3D objects databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Saleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Heritage International Congress DH'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Grenade, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7413888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1560,279 +1685,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JC3DHN 2024 - Actes du colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Zasadzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées du Consortium 3DHN pour les Humanité Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nancy, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JC3DSHS 10 ans d'expérience, 10 ans à venir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Verriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JC3DSHS 2023 - Les Journées du Consortium 3D SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France. 95 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1842,51 +1967,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Provenance Knowledge Gap Between 3D Digitization and Semantic Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1895,1145 +2020,1145 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (11), pp.476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/heritage8110476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital platform for the centralization and long-term preservation of multidisciplinary scientific data belonging to the Notre Dame de Paris scientific action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Néroulidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miled Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, SI: Notre-Dame de Paris, 65, pp.210-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.culher.2023.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300526v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïoli: A reality-based 3D annotation cloud platform for the collaborative documentation of cultural heritage artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30, pp.e00285. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.daach.2023.e00285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Data Fusion Index for the Assessment and Enhancement of 3D Multimodal Reconstruction of Built Cultural Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (9), pp.2408. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15092408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des biens communs numériques pour construire des cathédrales de données et de connaissances pluridisciplinaires sur le patrimoine européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture &amp; Recherche, revue du Ministère de la Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining on-site and off-site analysis: towards a new paradigm for cultural heritage surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISEGNARECON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (26), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20365/disegnarecon.26.2021.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a SLAM-based augmented reality application for the 3D annotation of rock art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/IJVR.2019.19.2.2910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonisation et diffusion des ressources numériques 3D des grottes ornées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/insitu.21550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vecteurs aériens téléopérés pour l’acquisition de données spatiales d’objets patrimoniaux -retour d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Saleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 213-214, pp.73-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52638/rfpt.2017.363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal hand-held devices and virtual reality passive technologies for digital heritage browsing: Lesson learnt with the KIVI project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Saleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scires-It</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.67-78. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2423/i22394303v6n1p67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3043,242 +3168,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t>
+                <w:t xml:space="preserve">Des données numériques aux connaissances pluridisciplinaires : enjeux de documentation et de formalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+                <w:t xml:space="preserve">Iwona Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576563v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer un corpus de données interconnectées au prisme des dimensions spatiales, temporelles et sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
@@ -3293,620 +3418,620 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des données numériques aux connaissances pluridisciplinaires : enjeux de documentation et de formalisation</w:t>
+                <w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Comte</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwona Dudek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Guillem</w:t>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576767v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plateforme logicielle pour centraliser, enrichir et spatialiser des données hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Callieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écosystème numérique n-dame pour l’analyse et la mémorisation multi-dimensionnelle du chantier scientifique Notre-Dame-de-Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCAN’22 - 10e Séminaire de Conception Architecturale Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation sémantique multimodale : application au cas des grottes ornées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du MAP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Grottes Ornées : Classification, description, et diffusion de ressources numériques 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du MAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3916,269 +4041,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Réalités Étendues dans les SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Morgane Abiven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Saleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Consortium 3D SHS- HN. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bénistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683842v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4188,100 +4313,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevé numérique d’art pariétal : définition d’une approche innovante combinant propriétés géométriques, visuelles et sémantiques au sein d’un environnement de réalité mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. HESAM Université, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020HESAE021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02950598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4291,168 +4416,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport critique sur les matériels et logiciels 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Paitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4599,51 +4724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940039v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517360v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772624v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625698v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772579v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dagalita" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delepine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275571v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489962v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilia Barbuti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275714v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ponchio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corsini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-573-2019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rozar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2018.8810114" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lequay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7413888" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8110476" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249650v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2023.e00285" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094102v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092408" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626568v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20365/disegnarecon.26.2021.13" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2019.19.2.2910" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacquot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.21550" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2017.363" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2423/i22394303v6n1p67" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576633v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Callieri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02950598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020HESAE021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940039v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517360v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576442v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paolorsi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625698v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772624v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772579v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Penagos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dagalita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delepine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275571v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489962v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilia Barbuti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275714v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ponchio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Corsini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-573-2019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rozar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2018.8810114" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137160v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Saleri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lequay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7413888" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verriez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450384v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage8110476" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2023.e00285" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094102v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092408" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20365/disegnarecon.26.2021.13" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404564v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2019.19.2.2910" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pin&#231;on" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacquot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.21550" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2017.363" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2423/i22394303v6n1p67" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Callieri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826931v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526856v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326440v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Morgane Abiven" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02950598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020HESAE021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159453v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>