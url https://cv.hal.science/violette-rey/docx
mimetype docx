--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1808,169 +1808,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tristes richesses de l'Europe balkanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 337, pp.53-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Pologne, Maurel M-CL 1989, Les paysans contre l'Etat, le rapport de forces polonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, pp.184-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889622v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02885574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borders vs. networks in eastern central Europe</w:t>
               </w:r>
@@ -2028,242 +2028,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les candidats à l'élection présidentielle de 1988: itinéraires de campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 5 (1), pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Carpates et la dépression transylvaine : Geografica României, III, Carpafii Românesti si Depresiunea transilvanici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, pp.113-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système urbain de la Roumanie : Ioan Ianos, Orasele si organizarea spatuilui geographic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, pp.114-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888278v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02885538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouvelles régions</w:t>
               </w:r>
@@ -2377,1854 +2377,1854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Feu l'Europe de l'Est ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 99 (555), pp.564-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/geo.1990.20996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Après l'Europe de l'Est ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 19-20 (1), pp.79-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/spgeo.1990.2948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Feu l'Europe de l'Est ?</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agro-business américain - Dorel G 1987 Agriculture et grandes entreprises aux Etats-unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, pp.310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingt ans de recherche sur l'agriculture - Jollivet M 1988, Pour une agriculture diversifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, pp.316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe de l'Est, Rugg Dean 1985 Eastern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, pp.79-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement social dans les campagnes&amp;quot;, Actes du Xe Colloque franco-hongrois de Géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 99 (555), pp.564-578. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1987, pp.496-498</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">L'agro-business américain - Dorel G 1987 Agriculture et grandes entreprises aux Etats-unis</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe de l'Est, Dean Rugg Eastern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, pp.509-511</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les greniers du Monde, Charvet JP 1985 Les greniers du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, pp.310</w:t>
+              <w:t xml:space="preserve">, 1987, pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vingt ans de recherche sur l'agriculture - Jollivet M 1988, Pour une agriculture diversifiée</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spécialisation géographique du système agricole français. Une méthode d'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 64 (3), pp.211-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.1987.1389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière matérialisée du système soviétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 6 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Smotkine, La Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, pp.511</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'urbanisation de la Roumanie : Per Rönnäs, Urbanization in Romania. A Geography of Social and Economic Change since Independance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, pp.643-645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie de la Roumanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, pp.642-643</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution urbaine moldave : Al. Ungureanu, Orasele din Moldova, studiu de geografie economicà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, pp.485-486</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du nouveau sur la rente foncière, Barthelemy Denis 1982 Propriété foncière et fonds-entreprises. Guigou JL 1982 La rente foncière. Les théories et leur évolution depuis 1650. Paris, Economica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, pp.316</w:t>
+              <w:t xml:space="preserve">, 1985, pp.73-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le changement social dans les campagnes&amp;quot;, Actes du Xe Colloque franco-hongrois de Géographie</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Etats de l'Europe de l'Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 49, pp.200-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la pertinence géographique du système national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopoint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, Geopoint 84 - Système de localisation, pp.91-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Domfrontais, déracinement et nouveaux ancrages, Université de Caen et CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, pp.496-498</w:t>
+              <w:t xml:space="preserve">, 1984, pp.394-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Europe de l'Est, Dean Rugg Eastern Europe</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Goubet et JL Romeolle, Populations et société française 1945-1981</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, pp.509-511</w:t>
+              <w:t xml:space="preserve">, 1984, pp.397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Violette Rey</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géographie rurale &amp;quot;quantitative et théorique&amp;quot; : bilan d'une décennie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 92 (511), pp.305-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/geo.1983.20190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modes de faire-valoir en France (1950- 1980). Tendance générale et mouvements particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 60 (497), pp.287-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.1983.5427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisation et développement : le cas de la Roumanie socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes en parallèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 6 (1), pp.10-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/vilpa.1982.944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le département de Timis, V Ardelean I Zavoianu, Judetul Timis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, pp.642-643</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident climatique et fonctionnement de la société agricole [La sécheresse de 1976 chez les éleveurs d'un canton de la Nièvre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Plet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, pp.153</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1982, 11 (2), pp.111-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/spgeo.1982.3726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...1141 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/spgeo.1982.3726⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02876669v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02884388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà des images</w:t>
               </w:r>
@@ -6867,1677 +6867,1677 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Province de Guangdong : Bras de la rivière des Perles aux abords de Canton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS524-31, China. 1975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Asie : Chine : Province du Shanxi : District de Xiyang : Réservoir et cultures en terrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-8, China. 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01161537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS524-31, China. 1975</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Province du Shanxi : District de Xiyang : Nouveau village modèle de Chie Pong : Bâtiment administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-12, China. 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Municipalité de Pékin : Pékin : Le palais d'Été</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-60, Pékin, China. 1975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asie : Chine : Province de Guangdong : Canton : Rue à arcades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS524-37, Canton, China. 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01161559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asie : Chine : Province de Hebei : Paysage rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-26, China. 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01161561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asie : Chine : Province du Shanxi : District de Xiyang : Village d'une brigade voisine de Dazhai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-11, China. 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01161549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asie : Chine : Province du Shanxi : Champ de sorgho dans le district du Xiyang, près de Dazhai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-7, China. 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01161531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asie : Chine : Monts Taihang Shan : Province du Shanxi : Rivière boueuse de loess à Xiyang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-6, China. 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01161529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asie : Chine : Municipalité de Pékin : Rue de Pékin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-78, Pékin, China. 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01161494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asie : Chine : Municipalité de Pékin : Paysage rural au nord de Pékin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-47, China. 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01161459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asie : Chine : Municipalité de Pékin : Pékin : Vélos et trolleybus à 6 heures du matin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-79, Pékin, China. 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01161510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-12, China. 1975</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Province de Hebei : Environs de Shijiazhuang, mur d'enceinte de fermes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-40, China. 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-60, Pékin, China. 1975</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Municipalité de Pékin : Pékin : Place Tian'anmen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-73, Pékin, China. 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-40, China. 1975</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Monts Taihang Shan : Province du Shanxi : Aménagement de rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-5, China. 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Province de Hebei : Shijiazhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-39, Shijiazhuang, China. 1975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Province de Shaanxi : Loess et plantation de peupliers dans les environs de Xi'an</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS526-03, China. 1975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Province de Guangdong : Rizière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS524-42, China. 1975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asie : Chine : Province de Hebei : Shijiazhuang : Concert des gardes rouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-41, China. 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01161572v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-73, Pékin, China. 1975</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Municipalité de Pékin : Pékin : Scène de rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-82, Pékin, China. 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-5, China. 1975</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161527v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Province de Shaanxi : Village neuf dans les environs de Xi'an</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS526-02, China. 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-39, Shijiazhuang, China. 1975</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Province du Shanxi : District de Xiyang : Maquette d'un nouveau village de brigade modèle de production agricole, près de Dazhai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-10, China. 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS524-42, China. 1975</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Province du Shanxi : Culture de maïs en terrasse après un orage, près de Dazhai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-9, China. 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS526-03, China. 1975</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Province de Guangdong : Canton : Urbanisme de l'entre-deux-geurre à l'européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS524-36, Canton, China. 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS526-02, China. 1975</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Municipalité de Shanghai : Shanghai : Port sur le Huangpu, Puxi et Pudong dans le fond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS523-50, Shangai, China. 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...263 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01161533v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">medihal-01161545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asie : Chine : Monts Taihang Shan : Province du Shanxi : Loess dans le district du Xiyang, près de Dazhai</w:t>
               </w:r>
@@ -8824,51 +8824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;m Brezis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciarlet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Cioranesco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duhamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122651v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887024v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoli.466" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoli.368" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Groza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.374.0289" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.374.0365" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mulatier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.15389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1998.2085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bachvarov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886827v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886819v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rgest.1995.2293" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vernicos-Papageorgiu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1994.3331" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1994.3329" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1994.3337" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Ianos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leclerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1992.1611" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/flux.1991.1145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885540v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Rhun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.1990.1730" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885559v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1990.2948" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1990.20996" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1987.1389" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888296v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1983.20190" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1983.5427" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Plet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1982.3726" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.1982.944" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1982.20156" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884423v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884429v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876605v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charvet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1980.2686" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Brocard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1977.1743" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rural.1977.2313" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643080v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1976.17555" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888309v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642993v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1973.1373" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1972.18821" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435359v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6627" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884418v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P&#259;troescu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435362v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6619" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321428v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435361v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864147v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897147v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrinel Trofin-Gille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161537v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161543v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161559v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161561v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161549v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161531v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161529v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161494v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161459v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161510v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161555v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161566v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161572v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161483v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161522v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161564v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161563v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161575v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161568v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161527v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161551v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161540v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161533v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161545v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161558v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;m Brezis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciarlet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Cioranesco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duhamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122651v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887024v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoli.466" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoli.368" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Groza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.374.0289" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.374.0365" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mulatier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.15389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1998.2085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bachvarov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886827v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886819v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rgest.1995.2293" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vernicos-Papageorgiu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1994.3331" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1994.3329" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1994.3337" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Ianos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leclerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1992.1611" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885574v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/flux.1991.1145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888278v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885540v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Rhun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.1990.1730" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1990.20996" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885559v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1990.2948" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888289v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889663v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1987.1389" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888296v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1983.20190" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1983.5427" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.1982.944" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888305v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876669v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Plet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1982.3726" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1982.20156" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884423v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884429v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876605v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charvet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1980.2686" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Brocard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1977.1743" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rural.1977.2313" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643080v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1976.17555" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888309v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642993v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1973.1373" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1972.18821" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435359v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6627" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884418v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P&#259;troescu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435362v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6619" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321428v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435361v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864147v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897147v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrinel Trofin-Gille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161543v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161537v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161555v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161559v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161561v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161531v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161529v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161494v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161459v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161510v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161566v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161483v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161522v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161575v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161563v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161572v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161527v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161568v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161540v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161551v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161558v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>