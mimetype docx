--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1384,196 +1384,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religions, nationalités et discontinuités territoriales. Le cas roumain en 1992</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Vernicos-Papageorgiu</w:t>
+                <w:t xml:space="preserve">Que devient la Roumanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 23 (4), pp.300-311. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, La Roumanie, 23 (4), pp.289-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/spgeo.1994.3329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religions, nationalités et discontinuités territoriales. Le cas roumain en 1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Violette Rey</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vernicos-Papageorgiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, La Roumanie, 23 (4), pp.289-292. </w:t>
+              <w:t xml:space="preserve">, 1994, 23 (4), pp.300-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/spgeo.1994.3329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/spgeo.1994.3331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642719v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question régionale dans l'espace roumain</w:t>
               </w:r>
@@ -1704,3248 +1704,3248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Pologne, Maurel M-CL 1989, Les paysans contre l'Etat, le rapport de forces polonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, pp.184-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristes richesses de l'Europe balkanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 337, pp.53-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les campagnes roumaines en début de transition (1990-1991)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Ianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 69 (1), pp.57-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bagf.1992.1611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Violette Rey</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borders vs. networks in eastern central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 7 (3), pp.21-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/flux.1991.1145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les candidats à l'élection présidentielle de 1988: itinéraires de campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 5 (1), pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Carpates et la dépression transylvaine : Geografica României, III, Carpafii Românesti si Depresiunea transilvanici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, pp.113-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système urbain de la Roumanie : Ioan Ianos, Orasele si organizarea spatuilui geographic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, pp.114-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers de nouvelles régions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Rhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographes associés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 8 (1), pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/geoas.1990.1730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feu l'Europe de l'Est ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 99 (555), pp.564-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/geo.1990.20996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après l'Europe de l'Est ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 19-20 (1), pp.79-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/spgeo.1990.2948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agro-business américain - Dorel G 1987 Agriculture et grandes entreprises aux Etats-unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, pp.310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingt ans de recherche sur l'agriculture - Jollivet M 1988, Pour une agriculture diversifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, pp.316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe de l'Est, Rugg Dean 1985 Eastern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, pp.79-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement social dans les campagnes&amp;quot;, Actes du Xe Colloque franco-hongrois de Géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, pp.496-498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe de l'Est, Dean Rugg Eastern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, pp.509-511</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les greniers du Monde, Charvet JP 1985 Les greniers du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, pp.153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spécialisation géographique du système agricole français. Une méthode d'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 64 (3), pp.211-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.1987.1389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Smotkine, La Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, pp.511</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'urbanisation de la Roumanie : Per Rönnäs, Urbanization in Romania. A Geography of Social and Economic Change since Independance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, pp.643-645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière matérialisée du système soviétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 6 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie de la Roumanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, pp.642-643</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution urbaine moldave : Al. Ungureanu, Orasele din Moldova, studiu de geografie economicà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, pp.485-486</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du nouveau sur la rente foncière, Barthelemy Denis 1982 Propriété foncière et fonds-entreprises. Guigou JL 1982 La rente foncière. Les théories et leur évolution depuis 1650. Paris, Economica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, pp.73-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Etats de l'Europe de l'Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 49, pp.200-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la pertinence géographique du système national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopoint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, Geopoint 84 - Système de localisation, pp.91-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Domfrontais, déracinement et nouveaux ancrages, Université de Caen et CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, pp.394-397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Goubet et JL Romeolle, Populations et société française 1945-1981</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, pp.397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géographie rurale &amp;quot;quantitative et théorique&amp;quot; : bilan d'une décennie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 92 (511), pp.305-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/geo.1983.20190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modes de faire-valoir en France (1950- 1980). Tendance générale et mouvements particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 60 (497), pp.287-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.1983.5427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le département de Timis, V Ardelean I Zavoianu, Judetul Timis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, pp.642-643</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident climatique et fonctionnement de la société agricole [La sécheresse de 1976 chez les éleveurs d'un canton de la Nièvre]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Plet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 11 (2), pp.111-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/spgeo.1982.3726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisation et développement : le cas de la Roumanie socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes en parallèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 6 (1), pp.10-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/vilpa.1982.944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 337, pp.53-63</w:t>
+              <w:t xml:space="preserve">, 1982, pp.794-801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Pologne, Maurel M-CL 1989, Les paysans contre l'Etat, le rapport de forces polonais</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01547171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aménagement rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, pp.184-185</w:t>
+              <w:t xml:space="preserve">, 1982, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...176 lines deleted...]
-                <w:t xml:space="preserve">Les Carpates et la dépression transylvaine : Geografica României, III, Carpafii Românesti si Depresiunea transilvanici</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La croissance urbaine en Roumanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, pp.113-114</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1982, 91 (508), pp.679-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/geo.1982.20156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Le système urbain de la Roumanie : Ioan Ianos, Orasele si organizarea spatuilui geographic</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agrandissement spatial des exploitations agricoles. Compte rendu de thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foin de fichiers mal fichus…. Et quelques résultats obtenus pour l’analyse des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informatique et Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1981, 51, pp.69-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La migration des agriculteurs français outre Atlantique : fait anecdotique ou fait socio-économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, 135 (1), pp.44-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoru.1980.2686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie roumaine. In memoriam. Professor Vintila Mihailsescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, pp.114-115</w:t>
+              <w:t xml:space="preserve">, 1979, 88 (485), pp.112-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de données : traitements visuels et mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographes associés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/geoas.1990.1730⟩</w:t>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1977, 6 (4), pp.247-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/spgeo.1977.1743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Feu l'Europe de l'Est ?</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes urbaines roumaines, M Constantinescu, H H Stahl, I. Dragan, Urban growth processes in Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 99 (555), pp.564-578. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1977, pp.632-634</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...145 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...2214 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888308v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-02643165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agriculteurs migrants. Le cas du Cher</w:t>
               </w:r>
@@ -6086,51 +6086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Groza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pătroescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Ianos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">la Documentation française, pp.208, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6187,51 +6187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Groza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pătroescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Ianos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rao, pp.196, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6447,51 +6447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Groza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Ianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pătroescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6867,819 +6867,819 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Province de Guangdong : Canton : Rue à arcades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS524-37, Canton, China. 1975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Province de Hebei : Paysage rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-26, China. 1975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Province du Shanxi : District de Xiyang : Village d'une brigade voisine de Dazhai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-11, China. 1975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Province du Shanxi : Champ de sorgho dans le district du Xiyang, près de Dazhai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-7, China. 1975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Monts Taihang Shan : Province du Shanxi : Rivière boueuse de loess à Xiyang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-6, China. 1975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Municipalité de Pékin : Rue de Pékin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-78, Pékin, China. 1975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Province du Shanxi : District de Xiyang : Nouveau village modèle de Chie Pong : Bâtiment administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-12, China. 1975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Municipalité de Pékin : Pékin : Le palais d'Été</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-60, Pékin, China. 1975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Municipalité de Pékin : Paysage rural au nord de Pékin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-47, China. 1975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Municipalité de Pékin : Pékin : Vélos et trolleybus à 6 heures du matin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-79, Pékin, China. 1975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie : Chine : Province du Shanxi : District de Xiyang : Réservoir et cultures en terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS521-8, China. 1975</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01161537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Asie : Chine : Province de Guangdong : Bras de la rivière des Perles aux abords de Canton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AS524-31, China. 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01161543v1</w:t>
-              </w:r>
-[...724 lines deleted...]
-                <w:t xml:space="preserve">medihal-01161510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asie : Chine : Province de Hebei : Environs de Shijiazhuang, mur d'enceinte de fermes</w:t>
               </w:r>
@@ -8824,51 +8824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;m Brezis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciarlet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Cioranesco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duhamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122651v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887024v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoli.466" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoli.368" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Groza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.374.0289" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.374.0365" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mulatier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.15389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1998.2085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bachvarov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886827v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886819v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rgest.1995.2293" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vernicos-Papageorgiu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1994.3331" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1994.3329" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1994.3337" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Ianos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leclerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1992.1611" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885574v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/flux.1991.1145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888278v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885540v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Rhun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.1990.1730" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1990.20996" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885559v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1990.2948" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888289v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889663v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1987.1389" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888296v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1983.20190" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1983.5427" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.1982.944" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888305v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876669v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Plet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1982.3726" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1982.20156" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884423v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884429v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876605v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charvet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1980.2686" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Brocard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1977.1743" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rural.1977.2313" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643080v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1976.17555" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888309v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642993v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1973.1373" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1972.18821" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435359v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6627" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884418v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P&#259;troescu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435362v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6619" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321428v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435361v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864147v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897147v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrinel Trofin-Gille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161543v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161537v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161555v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161559v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161561v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161531v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161529v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161494v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161459v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161510v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161566v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161483v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161522v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161575v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161563v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161572v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161527v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161568v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161540v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161551v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161558v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;m Brezis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciarlet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Cioranesco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duhamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122651v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887024v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoli.466" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoli.368" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Groza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.374.0289" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.374.0365" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mulatier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.15389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1998.2085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bachvarov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886827v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886819v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rgest.1995.2293" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642719v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1994.3329" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vernicos-Papageorgiu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1994.3331" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1994.3337" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885574v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885568v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Ianos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1992.1611" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/flux.1991.1145" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888278v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885540v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Rhun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoas.1990.1730" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1990.20996" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885559v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1990.2948" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888289v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889663v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1987.1389" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888297v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888291v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888296v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884444v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Robic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1983.20190" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.1983.5427" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Plet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1982.3726" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vilpa.1982.944" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1982.20156" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884423v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884429v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876605v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charvet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1980.2686" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Brocard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1977.1743" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888308v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rural.1977.2313" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643080v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1976.17555" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888309v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642993v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1973.1373" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02642916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1972.18821" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435359v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6627" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886997v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885552v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884418v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P&#259;troescu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435362v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6619" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321428v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435361v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864147v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brunet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897073v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897147v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrinel Trofin-Gille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161559v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161549v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161531v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161494v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161555v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161469v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161459v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161510v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161537v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161543v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161566v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161483v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161522v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161575v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161563v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161572v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161527v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161568v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161540v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161551v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01161558v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>